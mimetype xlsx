--- v5 (2026-08-16)
+++ v6 (2026-10-01)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Indicateurs" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Indicateurs'!$A$1:$E$431</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Indicateurs'!$A$1:$E$432</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -169,81 +169,81 @@
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E431"/>
+  <dimension ref="A1:E432"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A5" activeCellId="0" pane="bottomLeft" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>CartoSanté</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Liste des indicateurs disponibles au 16-08-2026</t>
+          <t>Liste des indicateurs disponibles au 01-10-2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Arborescence de thèmes</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Libellé</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Niveaux géographiques</t>
@@ -646,519 +646,519 @@
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nombre de médecins généralistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Répartition des généralistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Répartition des généralistes libéraux par tranche d'âge</t>
+          <t>Part de femmes omnipraticiens libérales</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes omnipraticiens libérales</t>
+          <t>Part des MG avec MEP (Mode d'Exercice Particulier)</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Part des MG avec MEP (Mode d'Exercice Particulier)</t>
+          <t>Densité d'omnipraticiens libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Densité d'omnipraticiens libéraux pour 10 000 hab.</t>
+          <t>Evolution du nombre d'omnipraticiens libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'omnipraticiens libéraux sur 5 ans</t>
+          <t>Accessibilité Potentielle Localisée médecins généralistes</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes</t>
+          <t>APL médecins généralistes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E26" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes - QPV</t>
+          <t>Nombre de pharmacies au 31/12</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E27" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée médecins généralistes</t>
+          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E28" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>APL médecins généralistes de 65 ans et moins</t>
+          <t>Nombre de centres de santé polyvalents</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pharmacies au 31/12</t>
+          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nombre de centres de santé polyvalents</t>
+          <t>Statuts juridiques des plateaux techniques ophtalmologiques</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FINESS - SNDS</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire, grand quartier</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Statuts juridiques des plateaux techniques ophtalmologiques</t>
+          <t>Répartition des ophtalmologues libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire, grand quartier</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Répartition des ophtalmologues libéraux par tranche d'âge</t>
+          <t>Nombre d'ophtalmologues libéraux par secteur conventionnel au 31/12</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux par secteur conventionnel au 31/12</t>
+          <t>Part des femmes ophtalmologues libérales</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes ophtalmologues libérales</t>
+          <t>Densité des ophtalmologues libéraux pour 100 000 habitants</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Densité des ophtalmologues libéraux pour 100 000 habitants</t>
+          <t>Evolution du nombre d'ophtalmologues libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'ophtalmologues libéraux sur 5 ans</t>
+          <t>Zonage conventionnel des médecins généralistes - QPV</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E37" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Zonage conventionnel MG La Réunion</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>ARS</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>grand quartier</t>
         </is>
       </c>
       <c r="E38" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
@@ -2006,6254 +2006,6254 @@
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
+          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Taux de recours aux soins infirmiers par classe d'âge</t>
+          <t>Taux de recours aux soins d'orthoptie par classe d'âge</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
+          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
+          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
+          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
+          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
+          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
+          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Part des actes en AIS dans la consommation</t>
+          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
+          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
+          <t>Taux de recours aux soins infirmiers par classe d'âge</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
+          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
+          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Taux de recours aux soins d'orthoptie par classe d'âge</t>
+          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
+          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
+          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
+          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
+          <t>Part des actes en AIS dans la consommation</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
+          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
+          <t>Part des femmes orthoptistes libérales</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
+          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
+          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
+          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nombre de SSIAD</t>
+          <t>Nombre d'orthoptistes salariés au 31/12</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
+          <t>Nombre de médecins généralistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
+          <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Nombre de neurologues libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
+          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthoptistes libérales</t>
+          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Nombre de podologues libéraux au 31/12</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
+          <t>Nombre de psychomotriciens (libéraux ou salariés) au 31/12</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
+          <t>Nombre d'ergothérapeutes (libéraux ou salariés) au 31/12</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
+          <t>Nombre d'Institut médico-éducatifs au 31/12/</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes salariés au 31/12</t>
+          <t>Nombre d' instituts d'éducation motrice au 31/12/</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
+          <t>Nombre d'instituts pour déficients sensoriels (visuels,  auditifs, instituts d'éducation sensorielle sourd/aveugle) au 31/12/</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
+          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
+          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
+          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Nombre de podologues libéraux au 31/12</t>
+          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nombre de psychomotriciens (libéraux ou salariés) au 31/12</t>
+          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ergothérapeutes (libéraux ou salariés) au 31/12</t>
+          <t>Nombre de SSIAD</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Institut médico-éducatifs au 31/12/</t>
+          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nombre d' instituts d'éducation motrice au 31/12/</t>
+          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'instituts pour déficients sensoriels (visuels,  auditifs, instituts d'éducation sensorielle sourd/aveugle) au 31/12/</t>
+          <t>Nombre d'orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux actifs toute l'année</t>
+          <t>Nombre d'actes produits par les orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes produits par les orthoptistes libéraux actifs toute l'année</t>
+          <t>Nombre d'AMY produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'AMY produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre de TMY produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Nombre de TMY produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre de coefficients AMY produits par les orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Nombre de coefficients AMY produits par les orthoptistes libéraux actifs toute l'année</t>
+          <t>Part des télésoins (TMY) dans l'activité totale</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins (TMY) dans l'activité totale</t>
+          <t>Nombre de forfaits RNM facturés par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits RNM facturés par les orthoptistes libéraux actifs</t>
+          <t>Nombre de RNO facturés par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNO facturés par les orthoptistes libéraux actifs</t>
+          <t>Activité moyenne par orthoptiste libéral actif en nombre d'actes</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par orthoptiste libéral actif en nombre d'actes</t>
+          <t>Activité moyenne par orthoptiste libéral actif en terme de coefficients</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par orthoptiste libéral actif en terme de coefficients</t>
+          <t>Part des déplacements dans le total des honoraires des orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Part des déplacements dans le total des honoraires des orthoptistes libéraux actifs</t>
+          <t>Nombre d'AMY d'orthoptistes réalisés par des Centres de Santé</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'AMY d'orthoptistes réalisés par des Centres de Santé</t>
+          <t>Coefficients AMY produits par des centres de santé</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMY produits par des centres de santé</t>
+          <t>Part des AMY orthopt. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Part des AMY orthopt. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Part des AMY orthopt. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Part des AMY orthopt. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre de RNM orthoptistes réalisés par les CDS</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNM orthoptistes réalisés par les CDS</t>
+          <t>Nombre de RNO orthoptistes réalisés par les CDS</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNO orthoptistes réalisés par les CDS</t>
+          <t>Nombre de forfaits FOT produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FOT produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre d'infirmiers libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux actifs toute l'année</t>
+          <t>Nombre total d'actes (AIS+AMI+AMX) produits par les infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes (AIS+AMI+AMX) produits par les infirmiers libéraux actifs</t>
+          <t>Nombre d'actes AIS produits par les infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AIS produits par les infirmiers libéraux actifs</t>
+          <t>Nombre d'actes AMX produits par les infirmiers libéraux</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMX produits par les infirmiers libéraux</t>
+          <t>Somme des coefficients AIS AMI AMX produits par des infimiers libéraux</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AIS AMI AMX produits par des infimiers libéraux</t>
+          <t>Nombre de forfaits dépendance légers (BSA) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance légers (BSA) facturés par infirmiers libéraux</t>
+          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par infirmiers libéraux</t>
+          <t>Nombre de forfaits dépendance lourds (BSC) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance lourds (BSC) facturés par infirmiers libéraux</t>
+          <t>Nombre moyen d'actes (AIS+AMI+AMX) par infirmier libéral actif</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (AIS+AMI+AMX) par infirmier libéral actif</t>
+          <t>Activité moyenne par infirmier libéral en termes de coefficient (AIS+AMI+AMX)</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par infirmier libéral en termes de coefficient (AIS+AMI+AMX)</t>
+          <t>Coefficients AIS produits par les infimiers libéraux actifs</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AIS produits par les infimiers libéraux actifs</t>
+          <t>Part de l'activité AIS (en terme de coefficient) dans l'activité totale des infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité AIS (en terme de coefficient) dans l'activité totale des infirmiers libéraux actifs</t>
+          <t>Part des indemnités de déplacements dans les honoraires deds infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements dans les honoraires deds infirmiers libéraux actifs</t>
+          <t>Nombre d'actes (AMI+AIS) produits par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes (AMI+AIS) produits par les centres de soins infirmiers ou polyvalents</t>
+          <t>Total des coefficients (AMI+AIS) des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Total des coefficients (AMI+AIS) des centres de soins infirmiers ou polyvalents</t>
+          <t>Part des actes infirmiers réalisés (en termes de nbre) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Part des actes infirmiers réalisés (en termes de nbre) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
+          <t>Part des actes infirmiers réalisés (en termes de coefficients) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Part des actes infirmiers réalisés (en termes de coefficients) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
+          <t>Part des actes AIS (en termes de coefficients) dans l'activité des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AIS (en termes de coefficients) dans l'activité des centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre d'actes AMX des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMX des centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre de forfaits dépendance légers (BSA) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance légers (BSA) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre de forfaits dépendance lourds (BSC) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance lourds (BSC) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Distance au plus proche orthoptiste libéral</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche infirmier libéral</t>
+          <t>Temps d'accès à l'orthoptiste libéral le plus proche</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'infirmier libéral le plus proche en minutes</t>
+          <t>Pôles d'attraction des orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des infirmiers</t>
+          <t>Nombre d'actes d'orthoptistes intra-communaux</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale infirmiers</t>
+          <t>Part de la consommation intra-communale d'orthoptie</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux infirmiers consommés</t>
+          <t>Distance au plus proche infirmier libéral</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche orthoptiste libéral</t>
+          <t>Temps d'accès à l'infirmier libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'orthoptiste libéral le plus proche</t>
+          <t>Pôles d'attraction des infirmiers</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des orthoptistes libéraux</t>
+          <t>Consommation intra-communale infirmiers</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthoptistes intra-communaux</t>
+          <t>Nombre d'actes intra-communaux infirmiers consommés</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Part de la consommation intra-communale d'orthoptie</t>
+          <t>Nombre de bénéficiaires d'actes de pédicures-podologues</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de pédicures-podologues</t>
+          <t>Taux de recours aux soins de pédicure-podologue par classe d'âge</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Taux de recours aux soins de pédicure-podologue par classe d'âge</t>
+          <t>Répartition des bénéficiaires d'actes de pédicures-podologues par tranche d'âge</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes de pédicures-podologues par tranche d'âge</t>
+          <t>Nombre d'actes de pédicures-podologues consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues consommés par tranche d'âge de bénéficiaires</t>
+          <t>Part des actes de pédicures-podologues par tranche d'âge des bénéficiares</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de pédicures-podologues par tranche d'âge des bénéficiares</t>
+          <t>Nombre de bénéficiaires de soins de pédicurie</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins de pédicurie</t>
+          <t>Nombre de bénéficiaires par type d'acte conventionnel</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires par type d'acte conventionnel</t>
+          <t>Nombre d'actes de soins de pédicurie consommés</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins de pédicurie consommés</t>
+          <t>Nombre d'actes consommés par type d'acte conventionnel</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés par type d'acte conventionnel</t>
+          <t>Consommation moyenne d'actes de pédicurie par bénéficiaires</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes de pédicurie par bénéficiaires</t>
+          <t>Nombre de bénéficiaires d'orthèses réalisées par un pédicure-podologue</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'orthèses réalisées par un pédicure-podologue</t>
+          <t>Nombre d'orthèses réalisées par un pédicure-podologue consommées</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses réalisées par un pédicure-podologue consommées</t>
+          <t>Consommation moyenne d'orthèses par bénéficiaire</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'orthèses par bénéficiaire</t>
+          <t>Nombre de bénéficiaires de soins pour diabétiques réalisées par un pédicure-podologue</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins pour diabétiques réalisées par un pédicure-podologue</t>
+          <t>Nombre d'actes pour diabétiques réalisés par un pédicure-podologue consommés</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes pour diabétiques réalisés par un pédicure-podologue consommés</t>
+          <t>Consommation moyenne d'actes pour diabétiques par bénéficiaire</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes pour diabétiques par bénéficiaire</t>
+          <t>Répartition des bénéfiaires par type de soins de pédicures-podologues</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéfiaires par type de soins de pédicures-podologues</t>
+          <t>Nombre de bénéficiaires pour les actes kinés</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes kinés</t>
+          <t>Taux de recours aux soins de kinésithérapie par classe d'âge</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Taux de recours aux soins de kinésithérapie par classe d'âge</t>
+          <t>Répartition des bénéficiaires kiné par tranche d'âge</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires kiné par tranche d'âge</t>
+          <t>Nombre d'actes kinés consommés</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés consommés</t>
+          <t>Part des actes masseurs-kinés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Part des actes masseurs-kinés par tranche d'âge de bénéficiaires</t>
+          <t>Nombre moyen d'actes kinés consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes kinés consommés par bénéficiaire</t>
+          <t>Ratio bénéficiaires kinés / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires kinés / bénéficiaires généralistes</t>
+          <t>Part des bénéficiaires de soins AMK parmi l'ensemble des bénéficiaires de soins kiné</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AMK parmi l'ensemble des bénéficiaires de soins kiné</t>
+          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux par tranche d'âge en activité au 31/12</t>
+          <t>Part de femmes masseurs-kiné libérales</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Répartition des pédicures-podologues libéraux par tranche d'âge</t>
+          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes pédicures-podologues libérales</t>
+          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Densité des pédicures-podologues libéraux pour 100 000 habitants</t>
+          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>FNPS, INSEE</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de pédicures-podologues libéraux sur 5 ans</t>
+          <t>Nombre de cabinets secondaires kinés libéraux</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Nombre de rhumatologues libéraux au 31/12/AA</t>
+          <t>Nombre de pédicures-podologues libéraux par tranche d'âge en activité au 31/12</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Nombre de chirurgiens spécialisés en orthopédie et traumatologie</t>
+          <t>Répartition des pédicures-podologues libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>RPPS - Diamant - Cube Démographie</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
+          <t>Part des femmes pédicures-podologues libérales</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes masseurs-kiné libérales</t>
+          <t>Densité des pédicures-podologues libéraux pour 100 000 habitants</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS, INSEE</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
+          <t>Evolution du nombre de pédicures-podologues libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
+          <t>Nombre de rhumatologues libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
+          <t>Nombre de chirurgiens spécialisés en orthopédie et traumatologie</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>RPPS - Diamant - Cube Démographie</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires kinés libéraux</t>
+          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
+          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
+          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
+          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes TER (REEDUC AFFECTIONS SUR 2 TERRITOIRES) produits par MK libéraux</t>
+          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RAM (REEDUC RACHIS NON OPERE) produits par MK libéraux</t>
+          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>snds</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes NMI (REEDUC AFF NEURO MUSC OU RHUM INFLAM) produits par MK libéraux</t>
+          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
-          <t>snds</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes APM produits par MK libéraux</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
-          <t>snds</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes DRA (REEDUC DEVIATION RACHIS) produits par MK libéraux</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RAO (REEDUC RACHIS OPERE) produits par MK libéraux</t>
+          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RAV (REEDUC AFFECTIONS VASCULAIRES) produits par MK libéraux</t>
+          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RAB (REEDUC ABDO ET PERINEOSPHINCTERIENNE) produits par MK libéraux</t>
+          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>snds</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RIC (REEDUC MBRE INF OPERE SOUS REF) produits par MK libéraux</t>
+          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>snds</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RIM (REEDUC MBRE INF NON OPERE SOUS REF) produits par MK libéraux</t>
+          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes VIC (REEDUC MBRE INF OPERE SANS REF) produits par MK libéraux</t>
+          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes VIM (REEDUC MBRE INF NON OPERE SANS REF) produits par MK libéraux</t>
+          <t>Nombre d'actes TER (REEDUC AFFECTIONS SUR 2 TERRITOIRES) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes VSC (REEDUC MBRE SUP OPERE SANS REF) produits par MK libéraux</t>
+          <t>Nombre d'actes RAM (REEDUC RACHIS NON OPERE) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes VSM (REEDUC MBRE SUP NON OPERE SANS REF) produits par MK libéraux</t>
+          <t>Nombre d'actes NMI (REEDUC AFF NEURO MUSC OU RHUM INFLAM) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RPB (REEDUC BRULURES) produits par MK libéraux</t>
+          <t>Nombre d'actes APM produits par MK libéraux</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>snds</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RPE (REEDUC DEAMBULATION SUJET AGEE) produits par MK libéraux</t>
+          <t>Nombre d'actes DRA (REEDUC DEVIATION RACHIS) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>snds</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RSC (REEDUC MBRE INF NON OPERE SOUS REF) produits par MK libéraux</t>
+          <t>Nombre d'actes RAO (REEDUC RACHIS OPERE) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes RSM (REEDUC MBRE SUP NON OPERE SOUS REF) produits par MK libéraux</t>
+          <t>Nombre d'actes RAV (REEDUC AFFECTIONS VASCULAIRES) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Nombre de PLL (REEDUC SOINS PALLIATIFS) produits par MK libéraux</t>
+          <t>Nombre d'actes RAB (REEDUC ABDO ET PERINEOSPHINCTERIENNE) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>snds</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes ARL (AFF RESPIRATOIRES MAX FACIAL ET ORL) produits par MK libéraux</t>
+          <t>Nombre d'actes RIC (REEDUC MBRE INF OPERE SOUS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>snds</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes RIM (REEDUC MBRE INF NON OPERE SOUS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes VIC (REEDUC MBRE INF OPERE SANS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés produits par les centres de santé</t>
+          <t>Nombre d'actes VIM (REEDUC MBRE INF NON OPERE SANS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre d'actes VSC (REEDUC MBRE SUP OPERE SANS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
+          <t>Nombre d'actes VSM (REEDUC MBRE SUP NON OPERE SANS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes RPB (REEDUC BRULURES) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes RPE (REEDUC DEAMBULATION SUJET AGEE) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes RSC (REEDUC MBRE INF NON OPERE SOUS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes RSM (REEDUC MBRE SUP NON OPERE SOUS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre de PLL (REEDUC SOINS PALLIATIFS) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes ARL (AFF RESPIRATOIRES MAX FACIAL ET ORL) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
+          <t>Nombre d'actes kinés produits par les centres de santé</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Distance au plus proche masseur-kiné libéral</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche masseur-kiné libéral</t>
+          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
+          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
+          <t>Consommation intra-communale kinés</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale kinés</t>
+          <t>Nombre d'actes intra-communaux kiné consommés</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux kiné consommés</t>
+          <t>Distance au plus proche pédicure-podologue libéral</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche pédicure-podologue libéral</t>
+          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
+          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>FNPS, Métric</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
+          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
+          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
+          <t>Dénombrement des professionnels et structures libéraux</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche professionnel de santé libéral</t>
+          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès aux professionnels libéraux en minutes</t>
+          <t>Nombre de bénéficiaires pour les actes dentistes</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes dentistes</t>
+          <t>Taux de recours aux soins dentaires par classe d'âge</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Taux de recours aux soins dentaires par classe d'âge</t>
+          <t>Distribution des bénéficiaires d'actes dentaires par tranche d'âge</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Distribution des bénéficiaires d'actes dentaires par tranche d'âge</t>
+          <t>Nombre d'actes dentistes consommés</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentistes consommés</t>
+          <t>Distribution des actes dentaires par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Distribution des actes dentaires par tranche d'âge de bénéficiaires</t>
+          <t>Nombre moyen d'actes dentaires consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes dentaires consommés par bénéficiaire</t>
+          <t>Ratio bénéficiaires chirugiens-denstistes / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires chirugiens-denstistes / bénéficiaires généralistes</t>
+          <t>Part des actes de prothèse dans la consommation de soins dentaires</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de prothèse dans la consommation de soins dentaires</t>
+          <t>Nombre de dentistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Répartition des chirurgiens dentistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Répartition des chirurgiens dentistes libéraux par tranche d'âge</t>
+          <t>Taux de femmes chirurgiens-dentistes libérales</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Taux de femmes chirurgiens-dentistes libérales</t>
+          <t>Densité de chirurgiens-dentistes libéraux pour 10 000 habitants</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Densité de chirurgiens-dentistes libéraux pour 10 000 habitants</t>
+          <t>Ecart d'effectifs de chirurgiens-dentistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ecart d'effectifs de chirurgiens-dentistes libéraux sur 5 ans</t>
+          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
+          <t>Nombre de Centre de Soins Dentaires</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centre de Soins Dentaires</t>
+          <t>Nombre de cabinets secondaires dentistes libéraux</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires dentistes libéraux</t>
+          <t>Nombre de dentistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux actifs toute l'année</t>
+          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
+          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
+          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
+          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
+          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
+          <t>Distance au plus proche chirurgien-dentiste libéral</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche chirurgien-dentiste libéral</t>
+          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
+          <t>Pôles d'attraction des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des chirurgiens-dentistes</t>
+          <t>Consommation intra-communale dentistes</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale dentistes</t>
+          <t>Nombre d'actes intra-communaux dentistes consommés</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux dentistes consommés</t>
+          <t>Nombre de bénéficiaires pour les actes d'orthophonie</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
+          <t>Taux de recours aux soins d'orthophonie par classe d'âge</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Population féminine</t>
+          <t>Répartition des bénéficiaires d'actes d'orthophonie par tranche d'âge</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes d'orthophonie</t>
+          <t>Nombre d'actes orthophonistes consommés</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Taux de recours aux soins d'orthophonie par classe d'âge</t>
+          <t>Répartition des actes d'orthophonie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes d'orthophonie par tranche d'âge</t>
+          <t>Nombre moyen d'actes d'orthophonie par bénéficiaire</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes orthophonistes consommés</t>
+          <t>Ratio bénéficiaires orthophonistes / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthophonie par tranche d'âge de bénéficiaires</t>
+          <t>Population totale par tranche d'âge</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes d'orthophonie par bénéficiaire</t>
+          <t>Nombre de collèges</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthophonistes / bénéficiaires généralistes</t>
+          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Nombre de collèges</t>
+          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
@@ -8329,3401 +8329,3428 @@
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
+          <t>Zonage conventionnel des orthophonistes</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E305" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Unités Neuro-Vasculaires</t>
+          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Nombre de neurologues libéraux au 31/12/NN</t>
+          <t>Nombre d'Unités Neuro-Vasculaires</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>Nombre d'orthophonistes salariés</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>ADELI au 01/01/N+1</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Commune du professionnel de santé libéral le plus proche</t>
+          <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Distance à la structure la plus proche</t>
+          <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Dénombrement des professionnels et structures libéraux</t>
+          <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
+          <t>Nombre de TMO produits pas orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
+          <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
+          <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Nombre de TMO produits pas orthophonistes libéraux</t>
+          <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
+          <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
+          <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
+          <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
+          <t>Coefficients AMO produits par des centres de santé</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
+          <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
+          <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMO produits par des centres de santé</t>
+          <t>Distance au plus proche orthophoniste libéral</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Pôles d'attraction des orthophonistes</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
+          <t>Consommation intra-communale orthophonistes</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
+          <t>Nombre d'actes intra-communaux orthophonistes consommés</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche orthophoniste libéral</t>
+          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
+          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des orthophonistes</t>
+          <t>Nombre total de bénéficiaires d'actes de biologie</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale orthophonistes</t>
+          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux orthophonistes consommés</t>
+          <t>Nombre total de bénéfiaires de pharmacie</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de la C2S</t>
+          <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
+          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Cantons</t>
+          <t>Nombre de bénéficiaires de la C2S</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, grand quartier</t>
-[...2 lines deleted...]
-      <c r="E334" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E334" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Départements</t>
+          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, arrondissement départemental, département, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, grand quartier</t>
-[...2 lines deleted...]
-      <c r="E335" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E335" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux équipements sanitaires et médico-sociaux</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Communautés de communes (EPCI)</t>
+          <t>Part de la population éloignée de 30 minutes ou plus de l'équipement le plus proche</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>Observatoire SIRSé</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, EPCI, grand quartier</t>
-[...2 lines deleted...]
-      <c r="E336" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E336" s="1" t="inlineStr">
+        <is>
+          <t>2026-01-05, 2025-01-02</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Régions</t>
+          <t>Bassins de vie / Cantons-villes</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>Insee, Ministère</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire, grand quartier</t>
+          <t>commune et arrondissement, bassin de vie / canton-ville, grand quartier</t>
         </is>
       </c>
       <c r="E337" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Territoire de vie-santé</t>
+          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>Insee</t>
+          <t>IRDES/EHESP</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, territoire de vie-santé, grand quartier</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E338" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
+          <t>Départements</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>CGET, arrêtés établis entre 1995 et 2018</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, arrondissement départemental, département, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, grand quartier</t>
+        </is>
+      </c>
+      <c r="E339" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des infirmiers</t>
+          <t>Communautés de communes (EPCI)</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, EPCI, grand quartier</t>
         </is>
       </c>
       <c r="E340" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
+          <t>Régions</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire, grand quartier</t>
         </is>
       </c>
       <c r="E341" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des chirurgiens-dentistes</t>
+          <t>Territoire de vie-santé</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>Insee</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, territoire de vie-santé, grand quartier</t>
         </is>
       </c>
       <c r="E342" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
+          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier</t>
+        </is>
+      </c>
+      <c r="E343" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Taux de recours aux soins de sage-femme par classe d'âge</t>
+          <t>Zones d'emploi 2010</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune, zone d'emploi, grand quartier</t>
+        </is>
+      </c>
+      <c r="E344" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
+          <t>Taux de recours aux soins de sage-femme par classe d'âge</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
+          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
+          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
+          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations de sages-femmes consommées</t>
+          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
+          <t>Nombre de consultations de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites de sages-femmes consommées</t>
+          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes (SF)</t>
+          <t>Nombre de visites de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires d'actes de sages-femmes (SF)</t>
+          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes de sages-femmes consommés (SF)</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes (SF)</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire (SF)</t>
+          <t>Part des bénéficiaires d'actes de sages-femmes (SF)</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
+          <t>Nombre total d'actes de sages-femmes consommés (SF)</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Nombre de naissances domiciliées</t>
+          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire (SF)</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
+          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
+          <t>Nombre de naissances domiciliées</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes sages-femmes libérales</t>
+          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
+          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; INSEE</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
+          <t>Part de femmes sages-femmes libérales</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
+          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS (FNPS) &amp; INSEE</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
+          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
+          <t>Zonage conventionnel des sages-femmes</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E370" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
+          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
+          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
+          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales actives toute l'année</t>
+          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
+          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par sage-femme libérale</t>
+          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations produites par les sages-femmes libérales</t>
+          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre de sages-femmes libérales actives toute l'année</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de consultations par sage-femme libérale</t>
+          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites produites par les sages-femmes libérales</t>
+          <t>Activité moyenne par sage-femme libérale</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
+          <t>Nombre de consultations produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de visites par sage-femme libérale</t>
+          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre moyen de consultations par sage-femme libérale</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre de visites produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
+          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre moyen de visites par sage-femme libérale</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
+          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
+          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
+          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'échographies par sage-femme libérale</t>
+          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Part des sages-femmes libérales réalisant des échographies</t>
+          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
+          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par des centres de santé</t>
+          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Distance à la plus proche sage-femme libérale</t>
+          <t>Nombre moyen d'échographies par sage-femme libérale</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
+          <t>Part des sages-femmes libérales réalisant des échographies</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des sages-femmes</t>
+          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale sages-femmes</t>
+          <t>Nombre d'échographies réalisées par des centres de santé</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
+          <t>Distance à la plus proche sage-femme libérale</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Densité des pharmacies pour 10 000 habitants.</t>
+          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
+          <t>Pôles d'attraction des sages-femmes</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
-      <c r="E401" s="1"/>
+      <c r="E401" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de pharmacies sur 5 ans</t>
+          <t>Consommation intra-communale sages-femmes</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Distance à la pharmacie la plus proche</t>
+          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>SNDS - METRIC OSRM</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la pharmacie la plus proche</t>
+          <t>Densité des pharmacies pour 10 000 habitants.</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>SNDS - METRIC OSRM</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
+          <t>Evolution du nombre de pharmacies sur 5 ans</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Population totale par tranche d'âge</t>
+          <t>Distance à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par tranche d'âge</t>
+          <t>Temps d'accès à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par CSP</t>
+          <t>Part de la population par tranche d'âge</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>INSEE</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles maternelles</t>
+          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles élémentaires</t>
+          <t>Part de la population par CSP</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
+          <t>Population féminine</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Typologie de l'accessibilité aux soins de premier recours</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
+          <t>Nombre d'écoles maternelles</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>IRDES/EHESP</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
-[...2 lines deleted...]
-      <c r="E412" s="1"/>
+          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
+          <t>Nombre d'écoles élémentaires</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>Dénombrement des médecins spécialistes par classe d'âge</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
+          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
+          <t>Commune du professionnel de santé libéral le plus proche</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
+          <t>Distance au plus proche professionnel de santé libéral</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
+          <t>Temps d'accès aux professionnels libéraux en minutes</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de biologie</t>
+          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
+          <t>Nombre de bénéficiaires en ALD</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéfiaires de pharmacie</t>
+          <t>Part des bénéficiaires en ALD dans la population</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux équipements sanitaires et médico-sociaux</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires en ALD</t>
+          <t>Temps de trajet vers l'équipement le plus proche</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Observatoire SIRSé</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+          <t>2026-01-05, 2025-01-02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux équipements sanitaires et médico-sociaux</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires en ALD dans la population</t>
+          <t>Part de la population éloignée de 15 minutes ou plus de l'équipement le plus proche</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Observatoire SIRSé</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+          <t>2026-01-05, 2025-01-02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie / Cantons-villes</t>
+          <t>Zonage conventionnel des médecins généralistes</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>Insee, Ministère</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, bassin de vie / canton-ville, grand quartier</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E424" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
+          <t>Zonage conventionnel des infirmiers</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E425" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des orthophonistes</t>
+          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E426" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des sages-femmes</t>
+          <t>Zonage conventionnel des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E427" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>Zonage France Ruralité Revitalisation (FRR)</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>DGCL - arrêtés du 01/07/2024 et 10/07/2025</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E428" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Communes et arrondissements</t>
+          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>CGET, arrêtés établis entre 1995 et 2018</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, grand quartier</t>
-[...2 lines deleted...]
-      <c r="E429" s="1"/>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E429" s="1" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie 2022</t>
+          <t>Communes et arrondissements</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, bassin de vie, grand quartier</t>
+          <t>commune et arrondissement, grand quartier</t>
         </is>
       </c>
       <c r="E430" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Zones d'emploi 2010</t>
+          <t>Cantons</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, zone d'emploi, grand quartier</t>
+          <t>commune et arrondissement, commune, canton-ville, grand quartier</t>
         </is>
       </c>
       <c r="E431" s="1"/>
     </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Bassins de vie 2022</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>COG</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>commune et arrondissement, commune, bassin de vie, grand quartier</t>
+        </is>
+      </c>
+      <c r="E432" s="1"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A4:E431"/>
+  <autoFilter ref="A4:E432"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>