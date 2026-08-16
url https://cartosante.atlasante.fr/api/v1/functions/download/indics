--- v4 (2026-07-02)
+++ v5 (2026-08-16)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Indicateurs" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Indicateurs'!$A$1:$E$427</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Indicateurs'!$A$1:$E$431</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -169,81 +169,81 @@
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E427"/>
+  <dimension ref="A1:E431"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A5" activeCellId="0" pane="bottomLeft" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>CartoSanté</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Liste des indicateurs disponibles au 02-07-2026</t>
+          <t>Liste des indicateurs disponibles au 16-08-2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Arborescence de thèmes</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Libellé</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Niveaux géographiques</t>
@@ -251,11371 +251,11479 @@
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>Périodes disponibles</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Nombre de bénéficiaires pour les actes généralistes</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de téléconsultations</t>
+          <t>Taux de recours aux soins de généraliste par classe d'âge</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de téléconsultation dans les bénéficiaires de soins de médecine générale</t>
+          <t>Nombre de bénéficiaires de téléconsultations</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins généralistes dans la pop</t>
+          <t>Part des bénéficiaires de téléconsultation dans les bénéficiaires de soins de médecine générale</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Répartition des bénéficiaires d'actes de généralistes par tranche d'âge</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Nombre d'actes généralistes consommés</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Nombre de téléconsultations consommées par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Répartition des actes généralistes par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Nombre moyen d'actes généralistes par bénéficiaire</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Nombre de bénéficiaires de soins d'ophtalmologie</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'ophtalmologie dans la population</t>
+          <t>Taux de recours aux soins d'ophtalmologie par classe d'âge</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Part des bénéficiaires d'ophtalmologie par tranche d'âge de bénéficiaire</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Nombre de séances d'ophtalmologie par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Part des séances d'ophtalmologie par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Nombre moyen de séances d'ophtalmologie par bénéficiaire</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Nombre de médecins généralistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Répartition des généralistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Part de femmes omnipraticiens libérales</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Part des MG avec MEP (Mode d'Exercice Particulier)</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Densité d'omnipraticiens libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Evolution du nombre d'omnipraticiens libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes - QPV</t>
+          <t>Zonage conventionnel des médecins généralistes</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>ARS</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E26" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée médecins généralistes</t>
+          <t>Zonage conventionnel des médecins généralistes - QPV</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E27" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>APL médecins généralistes de 65 ans et moins</t>
+          <t>Accessibilité Potentielle Localisée médecins généralistes</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pharmacies au 31/12</t>
+          <t>APL médecins généralistes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
+          <t>Nombre de pharmacies au 31/12</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Nombre de centres de santé polyvalents</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
+          <t>Statuts juridiques des plateaux techniques ophtalmologiques</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS - SNDS</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire, grand quartier</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Statuts juridiques des plateaux techniques ophtalmologiques</t>
+          <t>Répartition des ophtalmologues libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Répartition des ophtalmologues libéraux par tranche d'âge</t>
+          <t>Nombre d'ophtalmologues libéraux par secteur conventionnel au 31/12</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux par secteur conventionnel au 31/12</t>
+          <t>Part des femmes ophtalmologues libérales</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes ophtalmologues libérales</t>
+          <t>Densité des ophtalmologues libéraux pour 100 000 habitants</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Densité des ophtalmologues libéraux pour 100 000 habitants</t>
+          <t>Evolution du nombre d'ophtalmologues libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'ophtalmologues libéraux sur 5 ans</t>
+          <t>Zonage conventionnel MG La Réunion</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier</t>
+        </is>
+      </c>
+      <c r="E38" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E39" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel MG La Réunion</t>
+          <t>Nombre de magasins d'optique au 31/12</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
-[...2 lines deleted...]
-      <c r="E40" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Densité des magasins d'optique pour 10 000 habitants</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
+          <t>Nombre de cabinets secondaires d'ophtalmologues au 31/12</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nombre de magasins d'optique au 31/12</t>
+          <t>Nombre de plateaux techniques en ophtalmologie</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>PMSI</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Densité des magasins d'optique pour 10 000 habitants</t>
+          <t>Nombre de centres de santé en ophtalmologie</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires d'ophtalmologues au 31/12</t>
+          <t>Nombre de généralistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nombre de plateaux techniques en ophtalmologie</t>
+          <t>Nombre total d'actes produits par les généralistes libéraux actifs</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>PMSI</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nombre de centres de santé en ophtalmologie</t>
+          <t>Nombre moyen d'actes (C&amp;V) par généraliste libéral actif</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Nombre de généralistes libéraux actifs toute l'année</t>
+          <t>Nombre d'actes généralistes réalisés par les centres de santé</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les généralistes libéraux actifs</t>
+          <t>Part des actes de généralistes réalisés (en termes de nombre) par les CDS dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (C&amp;V) par généraliste libéral actif</t>
+          <t>Nombre d'ophtalmologues libéraux actifs toute l'année (cabinets principaux)</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes généralistes réalisés par les centres de santé</t>
+          <t>Nombre d'actes produits par les ophtalmologues libéraux actifs</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de généralistes réalisés (en termes de nombre) par les CDS dans l'activité totale (libérale + CDS)</t>
+          <t>Activité moyenne par ophtalmologue libéral actif toute l'année</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux actifs toute l'année (cabinets principaux)</t>
+          <t>Nombre de séances d'ophtalmologue par lieu d'exercice</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes produits par les ophtalmologues libéraux actifs</t>
+          <t>Activité moyenne par ophtalmologue libéral et par lieu d'exercice (en nombre de séances)</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par ophtalmologue libéral actif toute l'année</t>
+          <t>Nombre de séances d'ophtalmologie réalisées par des Centres de Santé</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nombre de séances d'ophtalmologue par lieu d'exercice</t>
+          <t>Part des séances d'ophtalmologue des Centres de santé dans l'activité totale (nbre séances CDS + Nbre séances lib.)</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par ophtalmologue libéral et par lieu d'exercice (en nombre de séances)</t>
+          <t>Nombre d'actes d'orthoptie réalisés par les Centres de Santé</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Nombre de séances d'ophtalmologie réalisées par des Centres de Santé</t>
+          <t>Nombre d'actes (AMY et TMY) réalisés par des orthoptistes salariés d'ophtalmologues libéraux</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Part des séances d'ophtalmologue des Centres de santé dans l'activité totale (nbre séances CDS + Nbre séances lib.)</t>
+          <t>Nombre actes de chirurgie (ADC)</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthoptie réalisés par les Centres de Santé</t>
+          <t>Nombre d'actes CCAM par pathologie</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes (AMY et TMY) réalisés par des orthoptistes salariés d'ophtalmologues libéraux</t>
+          <t>Distance au plus proche généraliste libéral</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Nombre actes de chirurgie (ADC)</t>
+          <t>Temps d'accès au médecin généraliste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes CCAM par pathologie</t>
+          <t>Pôles d'attraction des médecins généralistes</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche généraliste libéral</t>
+          <t>Consommation intra-communale généralistes</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au médecin généraliste libéral le plus proche en minutes</t>
+          <t>Nombre d'actes intra-communaux généralistes consommés</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des médecins généralistes</t>
+          <t>Distance au plus proche ophtalmologue libéral</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale généralistes</t>
+          <t>Temps d'accès à l'ophtalmologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux généralistes consommés</t>
+          <t>Pôles d'attraction des ophtalmologues libéraux</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche ophtalmologue libéral</t>
+          <t>Part de consommation intra-communale d'actes d'ophtalmologues</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'ophtalmologue libéral le plus proche</t>
+          <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des ophtalmologues libéraux</t>
+          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes d'ophtalmologues</t>
+          <t>Taux de recours aux soins infirmiers par classe d'âge</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
+          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
+          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins inf. dans la pop</t>
+          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
+          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
+          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
+          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
+          <t>Part des actes en AIS dans la consommation</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Part des actes en AIS dans la consommation</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
+          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
+          <t>Taux de recours aux soins d'orthoptie par classe d'âge</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
+          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
+          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie dans la population</t>
+          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
+          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
+          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
+          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
+          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
+          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
+          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
+          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
+          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
+          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
+          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
+          <t>Nombre de SSIAD</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des infirmiers</t>
+          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E99" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
+          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nombre de SSIAD</t>
+          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
+          <t>Part des femmes orthoptistes libérales</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
+          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
+          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthoptistes libérales</t>
+          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
+          <t>Nombre d'orthoptistes salariés au 31/12</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
+          <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes salariés au 31/12</t>
+          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
+          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Nombre de neurologues libéraux au 31/12/NN</t>
+          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
+          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Nombre de podologues libéraux au 31/12</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nombre de podologues libéraux au 31/12</t>
+          <t>Nombre de psychomotriciens (libéraux ou salariés) au 31/12</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Nombre de psychomotriciens (libéraux ou salariés) au 31/12</t>
+          <t>Nombre d'ergothérapeutes (libéraux ou salariés) au 31/12</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>ADELI</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ergothérapeutes (libéraux ou salariés) au 31/12</t>
+          <t>Nombre d'Institut médico-éducatifs au 31/12/</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Institut médico-éducatifs au 31/12/</t>
+          <t>Nombre d' instituts d'éducation motrice au 31/12/</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Nombre d' instituts d'éducation motrice au 31/12/</t>
+          <t>Nombre d'instituts pour déficients sensoriels (visuels,  auditifs, instituts d'éducation sensorielle sourd/aveugle) au 31/12/</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'instituts pour déficients sensoriels (visuels,  auditifs, instituts d'éducation sensorielle sourd/aveugle) au 31/12/</t>
+          <t>Nombre d'orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux actifs toute l'année</t>
+          <t>Nombre d'actes produits par les orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes produits par les orthoptistes libéraux actifs toute l'année</t>
+          <t>Nombre d'AMY produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'AMY produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre de TMY produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Nombre de TMY produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre de coefficients AMY produits par les orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Nombre de coefficients AMY produits par les orthoptistes libéraux actifs toute l'année</t>
+          <t>Part des télésoins (TMY) dans l'activité totale</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins (TMY) dans l'activité totale</t>
+          <t>Nombre de forfaits RNM facturés par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits RNM facturés par les orthoptistes libéraux actifs</t>
+          <t>Nombre de RNO facturés par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNO facturés par les orthoptistes libéraux actifs</t>
+          <t>Activité moyenne par orthoptiste libéral actif en nombre d'actes</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par orthoptiste libéral actif en nombre d'actes</t>
+          <t>Activité moyenne par orthoptiste libéral actif en terme de coefficients</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par orthoptiste libéral actif en terme de coefficients</t>
+          <t>Part des déplacements dans le total des honoraires des orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Part des déplacements dans le total des honoraires des orthoptistes libéraux actifs</t>
+          <t>Nombre d'AMY d'orthoptistes réalisés par des Centres de Santé</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'AMY d'orthoptistes réalisés par des Centres de Santé</t>
+          <t>Coefficients AMY produits par des centres de santé</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMY produits par des centres de santé</t>
+          <t>Part des AMY orthopt. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Part des AMY orthopt. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Part des AMY orthopt. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Part des AMY orthopt. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre de RNM orthoptistes réalisés par les CDS</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNM orthoptistes réalisés par les CDS</t>
+          <t>Nombre de RNO orthoptistes réalisés par les CDS</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNO orthoptistes réalisés par les CDS</t>
+          <t>Nombre de forfaits FOT produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FOT produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre d'infirmiers libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux actifs toute l'année</t>
+          <t>Nombre total d'actes (AIS+AMI+AMX) produits par les infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes (AIS+AMI+AMX) produits par les infirmiers libéraux actifs</t>
+          <t>Nombre d'actes AIS produits par les infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AIS produits par les infirmiers libéraux actifs</t>
+          <t>Nombre d'actes AMX produits par les infirmiers libéraux</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMX produits par les infirmiers libéraux</t>
+          <t>Somme des coefficients AIS AMI AMX produits par des infimiers libéraux</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AIS AMI AMX produits par des infimiers libéraux</t>
+          <t>Nombre de forfaits dépendance légers (BSA) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance légers (BSA) facturés par infirmiers libéraux</t>
+          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par infirmiers libéraux</t>
+          <t>Nombre de forfaits dépendance lourds (BSC) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance lourds (BSC) facturés par infirmiers libéraux</t>
+          <t>Nombre moyen d'actes (AIS+AMI+AMX) par infirmier libéral actif</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (AIS+AMI+AMX) par infirmier libéral actif</t>
+          <t>Activité moyenne par infirmier libéral en termes de coefficient (AIS+AMI+AMX)</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par infirmier libéral en termes de coefficient (AIS+AMI+AMX)</t>
+          <t>Coefficients AIS produits par les infimiers libéraux actifs</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AIS produits par les infimiers libéraux actifs</t>
+          <t>Part de l'activité AIS (en terme de coefficient) dans l'activité totale des infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité AIS (en terme de coefficient) dans l'activité totale des infirmiers libéraux actifs</t>
+          <t>Part des indemnités de déplacements dans les honoraires deds infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements dans les honoraires deds infirmiers libéraux actifs</t>
+          <t>Nombre d'actes (AMI+AIS) produits par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes (AMI+AIS) produits par les centres de soins infirmiers ou polyvalents</t>
+          <t>Total des coefficients (AMI+AIS) des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Total des coefficients (AMI+AIS) des centres de soins infirmiers ou polyvalents</t>
+          <t>Part des actes infirmiers réalisés (en termes de nbre) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Part des actes infirmiers réalisés (en termes de nbre) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
+          <t>Part des actes infirmiers réalisés (en termes de coefficients) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Part des actes infirmiers réalisés (en termes de coefficients) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
+          <t>Part des actes AIS (en termes de coefficients) dans l'activité des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AIS (en termes de coefficients) dans l'activité des centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre d'actes AMX des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMX des centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre de forfaits dépendance légers (BSA) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance légers (BSA) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre de forfaits dépendance lourds (BSC) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance lourds (BSC) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Distance au plus proche infirmier libéral</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche infirmier libéral</t>
+          <t>Temps d'accès à l'infirmier libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'infirmier libéral le plus proche en minutes</t>
+          <t>Pôles d'attraction des infirmiers</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des infirmiers</t>
+          <t>Consommation intra-communale infirmiers</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale infirmiers</t>
+          <t>Nombre d'actes intra-communaux infirmiers consommés</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux infirmiers consommés</t>
+          <t>Distance au plus proche orthoptiste libéral</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche orthoptiste libéral</t>
+          <t>Temps d'accès à l'orthoptiste libéral le plus proche</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'orthoptiste libéral le plus proche</t>
+          <t>Pôles d'attraction des orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des orthoptistes libéraux</t>
+          <t>Nombre d'actes d'orthoptistes intra-communaux</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthoptistes intra-communaux</t>
+          <t>Part de la consommation intra-communale d'orthoptie</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Part de la consommation intra-communale d'orthoptie</t>
+          <t>Nombre de bénéficiaires d'actes de pédicures-podologues</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de pédicures-podologues</t>
+          <t>Taux de recours aux soins de pédicure-podologue par classe d'âge</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Répartition des bénéficiaires d'actes de pédicures-podologues par tranche d'âge</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins de pédicures podologues dans la population</t>
+          <t>Nombre d'actes de pédicures-podologues consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues consommés par tranche d'âge de bénéficiaires</t>
+          <t>Part des actes de pédicures-podologues par tranche d'âge des bénéficiares</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de pédicures-podologues par tranche d'âge des bénéficiares</t>
+          <t>Nombre de bénéficiaires de soins de pédicurie</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins de pédicurie</t>
+          <t>Nombre de bénéficiaires par type d'acte conventionnel</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires par type d'acte conventionnel</t>
+          <t>Nombre d'actes de soins de pédicurie consommés</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins de pédicurie consommés</t>
+          <t>Nombre d'actes consommés par type d'acte conventionnel</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés par type d'acte conventionnel</t>
+          <t>Consommation moyenne d'actes de pédicurie par bénéficiaires</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes de pédicurie par bénéficiaires</t>
+          <t>Nombre de bénéficiaires d'orthèses réalisées par un pédicure-podologue</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'orthèses réalisées par un pédicure-podologue</t>
+          <t>Nombre d'orthèses réalisées par un pédicure-podologue consommées</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses réalisées par un pédicure-podologue consommées</t>
+          <t>Consommation moyenne d'orthèses par bénéficiaire</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'orthèses par bénéficiaire</t>
+          <t>Nombre de bénéficiaires de soins pour diabétiques réalisées par un pédicure-podologue</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins pour diabétiques réalisées par un pédicure-podologue</t>
+          <t>Nombre d'actes pour diabétiques réalisés par un pédicure-podologue consommés</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes pour diabétiques réalisés par un pédicure-podologue consommés</t>
+          <t>Consommation moyenne d'actes pour diabétiques par bénéficiaire</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes pour diabétiques par bénéficiaire</t>
+          <t>Répartition des bénéfiaires par type de soins de pédicures-podologues</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéfiaires par type de soins de pédicures-podologues</t>
+          <t>Nombre de bénéficiaires pour les actes kinés</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes kinés</t>
+          <t>Taux de recours aux soins de kinésithérapie par classe d'âge</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins kiné dans la pop.</t>
+          <t>Répartition des bénéficiaires kiné par tranche d'âge</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires kiné par tranche d'âge</t>
+          <t>Nombre d'actes kinés consommés</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés consommés</t>
+          <t>Part des actes masseurs-kinés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Part des actes masseurs-kinés par tranche d'âge de bénéficiaires</t>
+          <t>Nombre moyen d'actes kinés consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes kinés consommés par bénéficiaire</t>
+          <t>Ratio bénéficiaires kinés / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires kinés / bénéficiaires généralistes</t>
+          <t>Part des bénéficiaires de soins AMK parmi l'ensemble des bénéficiaires de soins kiné</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AMK parmi l'ensemble des bénéficiaires de soins kiné</t>
+          <t>Nombre de pédicures-podologues libéraux par tranche d'âge en activité au 31/12</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux par tranche d'âge en activité au 31/12</t>
+          <t>Répartition des pédicures-podologues libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Répartition des pédicures-podologues libéraux par tranche d'âge</t>
+          <t>Part des femmes pédicures-podologues libérales</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes pédicures-podologues libérales</t>
+          <t>Densité des pédicures-podologues libéraux pour 100 000 habitants</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS, INSEE</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Densité des pédicures-podologues libéraux pour 100 000 habitants</t>
+          <t>Evolution du nombre de pédicures-podologues libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>FNPS, INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de pédicures-podologues libéraux sur 5 ans</t>
+          <t>Nombre de rhumatologues libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Nombre de rhumatologues libéraux au 31/12/AA</t>
+          <t>Nombre de chirurgiens spécialisés en orthopédie et traumatologie</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>RPPS - Diamant - Cube Démographie</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Nombre de chirurgiens spécialisés en orthopédie et traumatologie</t>
+          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>RPPS - Diamant - Cube Démographie</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
+          <t>Part de femmes masseurs-kiné libérales</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes masseurs-kiné libérales</t>
+          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
+          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
+          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
+          <t>Nombre de cabinets secondaires kinés libéraux</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E207" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
+          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires kinés libéraux</t>
+          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
+          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
+          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Coefficients totaux produits kiné libéral</t>
+          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
+          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de coefficients produits par kiné libéral</t>
+          <t>Nombre d'actes TER (REEDUC AFFECTIONS SUR 2 TERRITOIRES) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes RAM (REEDUC RACHIS NON OPERE) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes NMI (REEDUC AFF NEURO MUSC OU RHUM INFLAM) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes APM produits par MK libéraux</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes DRA (REEDUC DEVIATION RACHIS) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes RAO (REEDUC RACHIS OPERE) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMK produits par kinés lib.</t>
+          <t>Nombre d'actes RAV (REEDUC AFFECTIONS VASCULAIRES) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes RAB (REEDUC ABDO ET PERINEOSPHINCTERIENNE) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes RIC (REEDUC MBRE INF OPERE SOUS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMK (en terme de coefficients)</t>
+          <t>Nombre d'actes RIM (REEDUC MBRE INF NON OPERE SOUS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMS (en terme de coefficients)</t>
+          <t>Nombre d'actes VIC (REEDUC MBRE INF OPERE SANS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMC (en terme de coefficients)</t>
+          <t>Nombre d'actes VIM (REEDUC MBRE INF NON OPERE SANS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés produits par les centres de santé</t>
+          <t>Nombre d'actes VSC (REEDUC MBRE SUP OPERE SANS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients kinés produits par les centres de santé</t>
+          <t>Nombre d'actes VSM (REEDUC MBRE SUP NON OPERE SANS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre d'actes RPB (REEDUC BRULURES) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre d'actes RPE (REEDUC DEAMBULATION SUJET AGEE) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par les centres de santé</t>
+          <t>Nombre d'actes RSC (REEDUC MBRE INF NON OPERE SOUS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par les centres de santé</t>
+          <t>Nombre d'actes RSM (REEDUC MBRE SUP NON OPERE SOUS REF) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AMK produits par les centres de santé</t>
+          <t>Nombre de PLL (REEDUC SOINS PALLIATIFS) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AMS produits par les centres de santé</t>
+          <t>Nombre d'actes ARL (AFF RESPIRATOIRES MAX FACIAL ET ORL) produits par MK libéraux</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>snds</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les centres de santé</t>
+          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les centres de santé</t>
+          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
+          <t>Nombre d'actes kinés produits par les centres de santé</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
+          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
+          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche masseur-kiné libéral</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
+          <t>Distance au plus proche masseur-kiné libéral</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale kinés</t>
+          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux kiné consommés</t>
+          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche pédicure-podologue libéral</t>
+          <t>Consommation intra-communale kinés</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>FNPS, Métric</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
+          <t>Nombre d'actes intra-communaux kiné consommés</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>FNPS, Métric</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
+          <t>Distance au plus proche pédicure-podologue libéral</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
+          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
+          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Dénombrement des professionnels et structures libéraux</t>
+          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
+          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes dentistes</t>
+          <t>Distance au plus proche professionnel de santé libéral</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins dentaires dans la pop</t>
+          <t>Temps d'accès aux professionnels libéraux en minutes</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Distribution des bénéficiaires d'actes dentaires par tranche d'âge</t>
+          <t>Nombre de bénéficiaires pour les actes dentistes</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentistes consommés</t>
+          <t>Taux de recours aux soins dentaires par classe d'âge</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Distribution des actes dentaires par tranche d'âge de bénéficiaires</t>
+          <t>Distribution des bénéficiaires d'actes dentaires par tranche d'âge</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes dentaires consommés par bénéficiaire</t>
+          <t>Nombre d'actes dentistes consommés</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires chirugiens-denstistes / bénéficiaires généralistes</t>
+          <t>Distribution des actes dentaires par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de prothèse dans la consommation de soins dentaires</t>
+          <t>Nombre moyen d'actes dentaires consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Ratio bénéficiaires chirugiens-denstistes / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Répartition des chirurgiens dentistes libéraux par tranche d'âge</t>
+          <t>Part des actes de prothèse dans la consommation de soins dentaires</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Taux de femmes chirurgiens-dentistes libérales</t>
+          <t>Nombre de dentistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Densité de chirurgiens-dentistes libéraux pour 10 000 habitants</t>
+          <t>Répartition des chirurgiens dentistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ecart d'effectifs de chirurgiens-dentistes libéraux sur 5 ans</t>
+          <t>Taux de femmes chirurgiens-dentistes libérales</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
+          <t>Densité de chirurgiens-dentistes libéraux pour 10 000 habitants</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
-[...2 lines deleted...]
-      <c r="E273" s="1"/>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
+          <t>Ecart d'effectifs de chirurgiens-dentistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centre de Soins Dentaires</t>
+          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires dentistes libéraux</t>
+          <t>Nombre de Centre de Soins Dentaires</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux actifs toute l'année</t>
+          <t>Nombre de cabinets secondaires dentistes libéraux</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Nombre de dentistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
+          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
+          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
+          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
+          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
+          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche chirurgien-dentiste libéral</t>
+          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
+          <t>Distance au plus proche chirurgien-dentiste libéral</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des chirurgiens-dentistes</t>
+          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale dentistes</t>
+          <t>Pôles d'attraction des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux dentistes consommés</t>
+          <t>Consommation intra-communale dentistes</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Population totale par tranche d'âge</t>
+          <t>Nombre d'actes intra-communaux dentistes consommés</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par tranche d'âge</t>
+          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>INSEE</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes d'orthophonie</t>
+          <t>Population féminine</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthophonie dans la pop</t>
+          <t>Nombre de bénéficiaires pour les actes d'orthophonie</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes d'orthophonie par tranche d'âge</t>
+          <t>Taux de recours aux soins d'orthophonie par classe d'âge</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes orthophonistes consommés</t>
+          <t>Répartition des bénéficiaires d'actes d'orthophonie par tranche d'âge</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthophonie par tranche d'âge de bénéficiaires</t>
+          <t>Nombre d'actes orthophonistes consommés</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes d'orthophonie par bénéficiaire</t>
+          <t>Répartition des actes d'orthophonie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthophonistes / bénéficiaires généralistes</t>
+          <t>Nombre moyen d'actes d'orthophonie par bénéficiaire</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles maternelles</t>
+          <t>Ratio bénéficiaires orthophonistes / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles élémentaires</t>
+          <t>Nombre de collèges</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Nombre de collèges</t>
+          <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Part des femmes orthophonistes libérales</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
+          <t>Densité des orthophonistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthophonistes libérales</t>
+          <t>Evolution du nombre d'orthophonistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthophonistes libéraux pour 100 000 hab.</t>
+          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthophonistes libéraux sur 5 ans</t>
+          <t>Nombre d'Unités Neuro-Vasculaires</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
+          <t>Nombre de neurologues libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Unités Neuro-Vasculaires</t>
+          <t>Nombre d'orthophonistes salariés</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>ADELI au 01/01/N+1</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes salariés</t>
+          <t>Commune du professionnel de santé libéral le plus proche</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>ADELI au 01/01/N+1</t>
+          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Commune du professionnel de santé libéral le plus proche</t>
+          <t>Distance à la structure la plus proche</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Distance à la structure la plus proche</t>
+          <t>Dénombrement des professionnels et structures libéraux</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>Nombre de TMO produits pas orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>Coefficients AMO produits par des centres de santé</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
+          <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche orthophoniste libéral</t>
+          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
+          <t>Distance au plus proche orthophoniste libéral</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des orthophonistes</t>
+          <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale orthophonistes</t>
+          <t>Pôles d'attraction des orthophonistes</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux orthophonistes consommés</t>
+          <t>Consommation intra-communale orthophonistes</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
+          <t>Nombre d'actes intra-communaux orthophonistes consommés</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires en ALD dans la population</t>
+          <t>Nombre de bénéficiaires de la C2S</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+          <t>2025, 2024, 2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie 2022</t>
+          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, bassin de vie</t>
-[...2 lines deleted...]
-      <c r="E333" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E333" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
+          <t>Cantons</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>IRDES/EHESP</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, grand quartier</t>
         </is>
       </c>
       <c r="E334" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Zonage France Ruralité Revitalisation (FRR)</t>
+          <t>Départements</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>DGCL - arrêtés du 01/07/2024 et 10/07/2025</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, arrondissement départemental, département, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, grand quartier</t>
         </is>
       </c>
       <c r="E335" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Départements</t>
+          <t>Communautés de communes (EPCI)</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, département</t>
+          <t>commune et arrondissement, commune, EPCI, grand quartier</t>
         </is>
       </c>
       <c r="E336" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>Régions</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire, grand quartier</t>
         </is>
       </c>
       <c r="E337" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>Territoire de vie-santé</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>Insee</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, territoire de vie-santé</t>
+          <t>commune et arrondissement, territoire de vie-santé, grand quartier</t>
         </is>
       </c>
       <c r="E338" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Zones d'emploi 2010</t>
+          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>CGET, arrêtés établis entre 1995 et 2018</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, zone d'emploi</t>
-[...2 lines deleted...]
-      <c r="E339" s="1"/>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
+          <t>Zonage conventionnel des infirmiers</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>CGET, arrêtés établis entre 1995 et 2018</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
-      <c r="E340" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E340" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des sages-femmes</t>
+          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E341" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
+          <t>Zonage conventionnel des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E342" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins de sages-femmes dans la population féminine</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
+          <t>Taux de recours aux soins de sage-femme par classe d'âge</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
+          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
+          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
+          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
+          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations de sages-femmes consommées</t>
+          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Nombre de consultations de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
+          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites de sages-femmes consommées</t>
+          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Nombre de visites de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes (SF)</t>
+          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires d'actes de sages-femmes (SF)</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes (SF)</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes de sages-femmes consommés (SF)</t>
+          <t>Part des bénéficiaires d'actes de sages-femmes (SF)</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire (SF)</t>
+          <t>Nombre total d'actes de sages-femmes consommés (SF)</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
+          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire (SF)</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Nombre de naissances domiciliées</t>
+          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
+          <t>Nombre de naissances domiciliées</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
+          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes sages-femmes libérales</t>
+          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
+          <t>Part de femmes sages-femmes libérales</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; INSEE</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
+          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS (FNPS) &amp; INSEE</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
+          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
+          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
+          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
+          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
+          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
+          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales actives toute l'année</t>
+          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
+          <t>Nombre de sages-femmes libérales actives toute l'année</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par sage-femme libérale</t>
+          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations produites par les sages-femmes libérales</t>
+          <t>Activité moyenne par sage-femme libérale</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre de consultations produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de consultations par sage-femme libérale</t>
+          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites produites par les sages-femmes libérales</t>
+          <t>Nombre moyen de consultations par sage-femme libérale</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
+          <t>Nombre de visites produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de visites par sage-femme libérale</t>
+          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre moyen de visites par sage-femme libérale</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
+          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
+          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
+          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
+          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'échographies par sage-femme libérale</t>
+          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Part des sages-femmes libérales réalisant des échographies</t>
+          <t>Nombre moyen d'échographies par sage-femme libérale</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
+          <t>Part des sages-femmes libérales réalisant des échographies</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par des centres de santé</t>
+          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Distance à la plus proche sage-femme libérale</t>
+          <t>Nombre d'échographies réalisées par des centres de santé</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
+          <t>Distance à la plus proche sage-femme libérale</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des sages-femmes</t>
+          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale sages-femmes</t>
+          <t>Pôles d'attraction des sages-femmes</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
+          <t>Consommation intra-communale sages-femmes</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Densité des pharmacies pour 10 000 habitants.</t>
+          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
+          <t>Densité des pharmacies pour 10 000 habitants.</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E400" s="1"/>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E400" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de pharmacies sur 5 ans</t>
+          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E401" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Distance à la pharmacie la plus proche</t>
+          <t>Evolution du nombre de pharmacies sur 5 ans</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>SNDS - METRIC OSRM</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la pharmacie la plus proche</t>
+          <t>Distance à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéfiaires de pharmacie</t>
+          <t>Temps d'accès à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
+          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par CSP</t>
+          <t>Population totale par tranche d'âge</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>INSEE</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Population féminine</t>
+          <t>Part de la population par tranche d'âge</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>INSEE</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
+          <t>Part de la population par CSP</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche professionnel de santé libéral</t>
+          <t>Nombre d'écoles maternelles</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès aux professionnels libéraux en minutes</t>
+          <t>Nombre d'écoles élémentaires</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
+          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, département, région, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Typologie de l'accessibilité aux soins de premier recours</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Nombre de spécialistes libéraux par classe d'âge (Cabinet principal)</t>
+          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>IRDES/EHESP</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement</t>
+        </is>
+      </c>
+      <c r="E412" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
+          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
+          <t>Dénombrement des médecins spécialistes par classe d'âge</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, unité urbaine, aire d'attraction des villes, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de biologie</t>
+          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
+          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
+          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
+          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
+          <t>Nombre total de bénéficiaires d'actes de biologie</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires en ALD</t>
+          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de la C2S</t>
+          <t>Nombre total de bénéfiaires de pharmacie</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie / Cantons-villes</t>
+          <t>Nombre de bénéficiaires en ALD</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>Insee, Ministère</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, bassin de vie / canton-ville</t>
-[...2 lines deleted...]
-      <c r="E422" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des chirurgiens-dentistes</t>
+          <t>Part des bénéficiaires en ALD dans la population</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E423" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, département, région, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, territoire de démocratie sanitaire</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des orthophonistes</t>
+          <t>Bassins de vie / Cantons-villes</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>Insee, Ministère</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, bassin de vie / canton-ville, grand quartier</t>
         </is>
       </c>
       <c r="E424" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Communes et arrondissements</t>
+          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement</t>
+          <t>grand quartier</t>
         </is>
       </c>
       <c r="E425" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Cantons</t>
+          <t>Zonage conventionnel des orthophonistes</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E426" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Communautés de communes (EPCI)</t>
+          <t>Zonage conventionnel des sages-femmes</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
+          <t>CNAMTS - ARS</t>
+        </is>
+      </c>
+      <c r="D427" s="1" t="inlineStr">
+        <is>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E427" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Zonage France Ruralité Revitalisation (FRR)</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>DGCL - arrêtés du 01/07/2024 et 10/07/2025</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E428" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Communes et arrondissements</t>
+        </is>
+      </c>
+      <c r="C429" s="1" t="inlineStr">
+        <is>
           <t>COG</t>
         </is>
       </c>
-      <c r="D427" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E427" s="1"/>
+      <c r="D429" s="1" t="inlineStr">
+        <is>
+          <t>commune et arrondissement, grand quartier</t>
+        </is>
+      </c>
+      <c r="E429" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Bassins de vie 2022</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>COG</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>commune et arrondissement, commune, bassin de vie, grand quartier</t>
+        </is>
+      </c>
+      <c r="E430" s="1"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Zones d'emploi 2010</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>COG</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>commune et arrondissement, commune, zone d'emploi, grand quartier</t>
+        </is>
+      </c>
+      <c r="E431" s="1"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:E427"/>
+  <autoFilter ref="A4:E431"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>