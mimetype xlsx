--- v1 (2026-02-09)
+++ v2 (2026-04-02)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Indicateurs" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Indicateurs'!$A$1:$E$427</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Indicateurs'!$A$1:$E$426</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -169,81 +169,81 @@
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E427"/>
+  <dimension ref="A1:E426"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A5" activeCellId="0" pane="bottomLeft" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>CartoSanté</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Liste des indicateurs disponibles au 09-02-2026</t>
+          <t>Liste des indicateurs disponibles au 02-04-2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Arborescence de thèmes</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Libellé</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Niveaux géographiques</t>
@@ -646,203 +646,199 @@
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nombre de médecins généralistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Répartition des généralistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Répartition des généralistes libéraux par tranche d'âge</t>
+          <t>Part de femmes omnipraticiens libérales</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes omnipraticiens libérales</t>
+          <t>Part des MG avec MEP (Mode d'Exercice Particulier)</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Part des MG avec MEP (Mode d'Exercice Particulier)</t>
+          <t>Densité d'omnipraticiens libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Densité d'omnipraticiens libéraux pour 10 000 hab.</t>
+          <t>Evolution du nombre d'omnipraticiens libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'omnipraticiens libéraux sur 5 ans</t>
+          <t>Zonage conventionnel des médecins généralistes</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E25" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Accessibilité Potentielle Localisée médecins généralistes</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>2023, 2022, 2021</t>
@@ -862,8092 +858,8112 @@
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
+          <t>Nombre de pharmacies au 31/12</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nombre de centres de santé polyvalents</t>
+          <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Répartition des ophtalmologues libéraux par tranche d'âge</t>
+          <t>Nombre de centres de santé polyvalents</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux par secteur conventionnel au 31/12</t>
+          <t>Statuts juridiques des plateaux techniques ophtalmologiques</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS - SNDS</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes ophtalmologues libérales</t>
+          <t>Répartition des ophtalmologues libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Densité des ophtalmologues libéraux pour 100 000 habitants</t>
+          <t>Nombre d'ophtalmologues libéraux par secteur conventionnel au 31/12</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'ophtalmologues libéraux sur 5 ans</t>
+          <t>Part des femmes ophtalmologues libérales</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes</t>
+          <t>Densité des ophtalmologues libéraux pour 100 000 habitants</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E35" s="1"/>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes - QPV</t>
+          <t>Evolution du nombre d'ophtalmologues libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E36" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel MG La Réunion</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
-[...2 lines deleted...]
-      <c r="E37" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Nombre de magasins d'optique au 31/12</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Densité des magasins d'optique pour 10 000 habitants</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Nombre de cabinets secondaires d'ophtalmologues au 31/12</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Nombre de plateaux techniques en ophtalmologie</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>PMSI</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Statuts juridiques des plateaux techniques ophtalmologiques</t>
+          <t>Nombre de centres de santé en ophtalmologie</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>SNDS - FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nombre de centres de santé en ophtalmologie</t>
+          <t>Nombre de généralistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nombre de généralistes libéraux actifs toute l'année</t>
+          <t>Nombre total d'actes produits par les généralistes libéraux actifs</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les généralistes libéraux actifs</t>
+          <t>Nombre moyen d'actes (C&amp;V) par généraliste libéral actif</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (C&amp;V) par généraliste libéral actif</t>
+          <t>Nombre d'actes généralistes réalisés par les centres de santé</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes généralistes réalisés par les centres de santé</t>
+          <t>Part des actes de généralistes réalisés (en termes de nombre) par les CDS dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de généralistes réalisés (en termes de nombre) par les CDS dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre d'ophtalmologues libéraux actifs toute l'année (cabinets principaux)</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux actifs toute l'année (cabinets principaux)</t>
+          <t>Nombre d'actes produits par les ophtalmologues libéraux actifs</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes produits par les ophtalmologues libéraux actifs</t>
+          <t>Activité moyenne par ophtalmologue libéral actif toute l'année</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par ophtalmologue libéral actif toute l'année</t>
+          <t>Nombre de séances d'ophtalmologue par lieu d'exercice</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nombre de séances d'ophtalmologue par lieu d'exercice</t>
+          <t>Activité moyenne par ophtalmologue libéral et par lieu d'exercice (en nombre de séances)</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par ophtalmologue libéral et par lieu d'exercice (en nombre de séances)</t>
+          <t>Nombre de séances d'ophtalmologie réalisées par des Centres de Santé</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Nombre de séances d'ophtalmologie réalisées par des Centres de Santé</t>
+          <t>Part des séances d'ophtalmologue des Centres de santé dans l'activité totale (nbre séances CDS + Nbre séances lib.)</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Part des séances d'ophtalmologue des Centres de santé dans l'activité totale (nbre séances CDS + Nbre séances lib.)</t>
+          <t>Nombre d'actes d'orthoptie réalisés par les Centres de Santé</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthoptie réalisés par les Centres de Santé</t>
+          <t>Nombre d'actes (AMY et TMY) réalisés par des orthoptistes salariés d'ophtalmologues libéraux</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes (AMY et TMY) réalisés par des orthoptistes salariés d'ophtalmologues libéraux</t>
+          <t>Nombre actes de chirurgie (ADC)</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Nombre actes de chirurgie (ADC)</t>
+          <t>Nombre d'actes CCAM par pathologie</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes CCAM par pathologie</t>
+          <t>Distance au plus proche généraliste libéral</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche généraliste libéral</t>
+          <t>Temps d'accès au médecin généraliste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au médecin généraliste libéral le plus proche en minutes</t>
+          <t>Pôles d'attraction des médecins généralistes</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des médecins généralistes</t>
+          <t>Consommation intra-communale généralistes</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale généralistes</t>
+          <t>Nombre d'actes intra-communaux généralistes consommés</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux généralistes consommés</t>
+          <t>Distance au plus proche ophtalmologue libéral</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche ophtalmologue libéral</t>
+          <t>Temps d'accès à l'ophtalmologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'ophtalmologue libéral le plus proche</t>
+          <t>Pôles d'attraction des ophtalmologues libéraux</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des ophtalmologues libéraux</t>
+          <t>Part de consommation intra-communale d'actes d'ophtalmologues</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes d'ophtalmologues</t>
+          <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
+          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
+          <t>Part des bénéficiaires de soins inf. dans la pop</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins inf. dans la pop</t>
+          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
+          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
+          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
+          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
+          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
+          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
+          <t>Part des actes en AIS dans la consommation</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Part des actes en AIS dans la consommation</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
+          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
+          <t>Part des bénéficiaires de soins d'orthoptie dans la population</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie dans la population</t>
+          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
+          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
+          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
+          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
+          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
+          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
+          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
+          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
+          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
+          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
+          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
+          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des infirmiers</t>
+          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E96" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
+          <t>Nombre de SSIAD</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
+          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Nombre de SSIAD</t>
+          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
+          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Part des femmes orthoptistes libérales</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
+          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthoptistes libérales</t>
+          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Nombre d'orthoptistes salariés au 31/12</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
+          <t>Nombre de médecins généralistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
+          <t>Nombre de neurologues libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
+          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes salariés au 31/12</t>
+          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
+          <t>Nombre de podologues libéraux au 31/12</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Nombre de neurologues libéraux au 31/12/NN</t>
+          <t>Nombre de psychomotriciens (libéraux ou salariés) au 31/12</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
+          <t>Nombre d'ergothérapeutes (libéraux ou salariés) au 31/12</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Nombre d'Institut médico-éducatifs au 31/12/</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Nombre de podologues libéraux au 31/12</t>
+          <t>Nombre d' instituts d'éducation motrice au 31/12/</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nombre de psychomotriciens (libéraux ou salariés) au 31/12</t>
+          <t>Nombre d'instituts pour déficients sensoriels (visuels,  auditifs, instituts d'éducation sensorielle sourd/aveugle) au 31/12/</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ergothérapeutes (libéraux ou salariés) au 31/12</t>
+          <t>Nombre d'orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Institut médico-éducatifs au 31/12/</t>
+          <t>Nombre d'actes produits par les orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nombre d' instituts d'éducation motrice au 31/12/</t>
+          <t>Nombre d'AMY produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'instituts pour déficients sensoriels (visuels,  auditifs, instituts d'éducation sensorielle sourd/aveugle) au 31/12/</t>
+          <t>Nombre de TMY produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux actifs toute l'année</t>
+          <t>Nombre de coefficients AMY produits par les orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes produits par les orthoptistes libéraux actifs toute l'année</t>
+          <t>Part des télésoins (TMY) dans l'activité totale</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'AMY produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre de forfaits RNM facturés par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Nombre de TMY produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre de RNO facturés par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Nombre de coefficients AMY produits par les orthoptistes libéraux actifs toute l'année</t>
+          <t>Activité moyenne par orthoptiste libéral actif en nombre d'actes</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins (TMY) dans l'activité totale</t>
+          <t>Activité moyenne par orthoptiste libéral actif en terme de coefficients</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits RNM facturés par les orthoptistes libéraux actifs</t>
+          <t>Part des déplacements dans le total des honoraires des orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNO facturés par les orthoptistes libéraux actifs</t>
+          <t>Nombre d'AMY d'orthoptistes réalisés par des Centres de Santé</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par orthoptiste libéral actif en nombre d'actes</t>
+          <t>Coefficients AMY produits par des centres de santé</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par orthoptiste libéral actif en terme de coefficients</t>
+          <t>Part des AMY orthopt. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Part des déplacements dans le total des honoraires des orthoptistes libéraux actifs</t>
+          <t>Part des AMY orthopt. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'AMY d'orthoptistes réalisés par des Centres de Santé</t>
+          <t>Nombre de RNM orthoptistes réalisés par les CDS</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMY produits par des centres de santé</t>
+          <t>Nombre de RNO orthoptistes réalisés par les CDS</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Part des AMY orthopt. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre de forfaits FOT produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Part des AMY orthopt. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre d'infirmiers libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNM orthoptistes réalisés par les CDS</t>
+          <t>Nombre total d'actes (AIS+AMI+AMX) produits par les infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNO orthoptistes réalisés par les CDS</t>
+          <t>Nombre d'actes AIS produits par les infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FOT produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre d'actes AMX produits par les infirmiers libéraux</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux actifs toute l'année</t>
+          <t>Somme des coefficients AIS AMI AMX produits par des infimiers libéraux</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes (AIS+AMI+AMX) produits par les infirmiers libéraux actifs</t>
+          <t>Nombre de forfaits dépendance légers (BSA) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AIS produits par les infirmiers libéraux actifs</t>
+          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMX produits par les infirmiers libéraux</t>
+          <t>Nombre de forfaits dépendance lourds (BSC) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AIS AMI AMX produits par des infimiers libéraux</t>
+          <t>Nombre moyen d'actes (AIS+AMI+AMX) par infirmier libéral actif</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance légers (BSA) facturés par infirmiers libéraux</t>
+          <t>Activité moyenne par infirmier libéral en termes de coefficient (AIS+AMI+AMX)</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par infirmiers libéraux</t>
+          <t>Coefficients AIS produits par les infimiers libéraux actifs</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance lourds (BSC) facturés par infirmiers libéraux</t>
+          <t>Part de l'activité AIS (en terme de coefficient) dans l'activité totale des infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (AIS+AMI+AMX) par infirmier libéral actif</t>
+          <t>Part des indemnités de déplacements dans les honoraires deds infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par infirmier libéral en termes de coefficient (AIS+AMI+AMX)</t>
+          <t>Nombre d'actes (AMI+AIS) produits par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AIS produits par les infimiers libéraux actifs</t>
+          <t>Total des coefficients (AMI+AIS) des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité AIS (en terme de coefficient) dans l'activité totale des infirmiers libéraux actifs</t>
+          <t>Part des actes infirmiers réalisés (en termes de nbre) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements dans les honoraires deds infirmiers libéraux actifs</t>
+          <t>Part des actes infirmiers réalisés (en termes de coefficients) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes (AMI+AIS) produits par les centres de soins infirmiers ou polyvalents</t>
+          <t>Part des actes AIS (en termes de coefficients) dans l'activité des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Total des coefficients (AMI+AIS) des centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre d'actes AMX des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Part des actes infirmiers réalisés (en termes de nbre) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
+          <t>Nombre de forfaits dépendance légers (BSA) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Part des actes infirmiers réalisés (en termes de coefficients) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
+          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AIS (en termes de coefficients) dans l'activité des centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre de forfaits dépendance lourds (BSC) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMX des centres de soins infirmiers ou polyvalents</t>
+          <t>Distance au plus proche infirmier libéral</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance légers (BSA) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Temps d'accès à l'infirmier libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Pôles d'attraction des infirmiers</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance lourds (BSC) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Consommation intra-communale infirmiers</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche infirmier libéral</t>
+          <t>Nombre d'actes intra-communaux infirmiers consommés</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'infirmier libéral le plus proche en minutes</t>
+          <t>Distance au plus proche orthoptiste libéral</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des infirmiers</t>
+          <t>Temps d'accès à l'orthoptiste libéral le plus proche</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale infirmiers</t>
+          <t>Pôles d'attraction des orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux infirmiers consommés</t>
+          <t>Nombre d'actes d'orthoptistes intra-communaux</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche orthoptiste libéral</t>
+          <t>Part de la consommation intra-communale d'orthoptie</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'orthoptiste libéral le plus proche</t>
+          <t>Nombre de bénéficiaires d'actes de pédicures-podologues</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des orthoptistes libéraux</t>
+          <t>Répartition des bénéficiaires d'actes de pédicures-podologues par tranche d'âge</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthoptistes intra-communaux</t>
+          <t>Part des bénéficiaires de soins de pédicures podologues dans la population</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Part de la consommation intra-communale d'orthoptie</t>
+          <t>Nombre d'actes de pédicures-podologues consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de pédicures-podologues</t>
+          <t>Part des actes de pédicures-podologues par tranche d'âge des bénéficiares</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes de pédicures-podologues par tranche d'âge</t>
+          <t>Nombre de bénéficiaires de soins de pédicurie</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins de pédicures podologues dans la population</t>
+          <t>Nombre de bénéficiaires par type d'acte conventionnel</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues consommés par tranche d'âge de bénéficiaires</t>
+          <t>Nombre d'actes de soins de pédicurie consommés</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de pédicures-podologues par tranche d'âge des bénéficiares</t>
+          <t>Nombre d'actes consommés par type d'acte conventionnel</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins de pédicurie</t>
+          <t>Consommation moyenne d'actes de pédicurie par bénéficiaires</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires par type d'acte conventionnel</t>
+          <t>Nombre de bénéficiaires d'orthèses réalisées par un pédicure-podologue</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins de pédicurie consommés</t>
+          <t>Nombre d'orthèses réalisées par un pédicure-podologue consommées</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés par type d'acte conventionnel</t>
+          <t>Consommation moyenne d'orthèses par bénéficiaire</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes de pédicurie par bénéficiaires</t>
+          <t>Nombre de bénéficiaires de soins pour diabétiques réalisées par un pédicure-podologue</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'orthèses réalisées par un pédicure-podologue</t>
+          <t>Nombre d'actes pour diabétiques réalisés par un pédicure-podologue consommés</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses réalisées par un pédicure-podologue consommées</t>
+          <t>Consommation moyenne d'actes pour diabétiques par bénéficiaire</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'orthèses par bénéficiaire</t>
+          <t>Répartition des bénéfiaires par type de soins de pédicures-podologues</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins pour diabétiques réalisées par un pédicure-podologue</t>
+          <t>Nombre de bénéficiaires pour les actes kinés</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes pour diabétiques réalisés par un pédicure-podologue consommés</t>
+          <t>Part des bénéficiaires de soins kiné dans la pop.</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes pour diabétiques par bénéficiaire</t>
+          <t>Répartition des bénéficiaires kiné par tranche d'âge</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéfiaires par type de soins de pédicures-podologues</t>
+          <t>Nombre d'actes kinés consommés</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes kinés</t>
+          <t>Part des actes masseurs-kinés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins kiné dans la pop.</t>
+          <t>Nombre moyen d'actes kinés consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires kiné par tranche d'âge</t>
+          <t>Ratio bénéficiaires kinés / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés consommés</t>
+          <t>Part des bénéficiaires de soins AMK parmi l'ensemble des bénéficiaires de soins kiné</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Part des actes masseurs-kinés par tranche d'âge de bénéficiaires</t>
+          <t>Nombre de pédicures-podologues libéraux par tranche d'âge en activité au 31/12</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes kinés consommés par bénéficiaire</t>
+          <t>Répartition des pédicures-podologues libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires kinés / bénéficiaires généralistes</t>
+          <t>Part des femmes pédicures-podologues libérales</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AMK parmi l'ensemble des bénéficiaires de soins kiné</t>
+          <t>Densité des pédicures-podologues libéraux pour 100 000 habitants</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS, INSEE</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux par tranche d'âge en activité au 31/12</t>
+          <t>Evolution du nombre de pédicures-podologues libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Répartition des pédicures-podologues libéraux par tranche d'âge</t>
+          <t>Nombre de rhumatologues libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes pédicures-podologues libérales</t>
+          <t>Nombre de chirurgiens spécialisés en orthopédie et traumatologie</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>RPPS - Diamant - Cube Démographie</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Densité des pédicures-podologues libéraux pour 100 000 habitants</t>
+          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>FNPS, INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de pédicures-podologues libéraux sur 5 ans</t>
+          <t>Part de femmes masseurs-kiné libérales</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Nombre de rhumatologues libéraux au 31/12/AA</t>
+          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Nombre de chirurgiens spécialisés en orthopédie et traumatologie</t>
+          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>RPPS - Diamant - Cube Démographie</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
+          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes masseurs-kiné libérales</t>
+          <t>Nombre de cabinets secondaires kinés libéraux</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
+          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
+          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
+          <t>Coefficients totaux produits kiné libéral</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires kinés libéraux</t>
+          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
+          <t>Nombre moyen de coefficients produits par kiné libéral</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
+          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Coefficients totaux produits kiné libéral</t>
+          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
+          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de coefficients produits par kiné libéral</t>
+          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Coefficients AMK produits par kinés lib.</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Coefficients AMS produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Coefficients AMC produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Part de l'activité libérale AMK (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMK produits par kinés lib.</t>
+          <t>Part de l'activité libérale AMS (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Part de l'activité libérale AMC (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes kinés produits par les centres de santé</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMK (en terme de coefficients)</t>
+          <t>Somme des coefficients kinés produits par les centres de santé</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMS (en terme de coefficients)</t>
+          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMC (en terme de coefficients)</t>
+          <t>Part des actes kinés réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés produits par les centres de santé</t>
+          <t>Nombre d'actes AMK produits par les centres de santé</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients kinés produits par les centres de santé</t>
+          <t>Nombre d'actes AMS produits par les centres de santé</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Somme des coefficients AMK produits par les centres de santé</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Somme des coefficients AMS produits par les centres de santé</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par les centres de santé</t>
+          <t>Nombre de forfaits FAD produits par les centres de santé</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par les centres de santé</t>
+          <t>Nombre de forfaits FRD produits par les centres de santé</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AMK produits par les centres de santé</t>
+          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AMS produits par les centres de santé</t>
+          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les centres de santé</t>
+          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les centres de santé</t>
+          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
+          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
+          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Distance au plus proche masseur-kiné libéral</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
+          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Consommation intra-communale kinés</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche masseur-kiné libéral</t>
+          <t>Nombre d'actes intra-communaux kiné consommés</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
+          <t>Distance au plus proche pédicure-podologue libéral</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
+          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale kinés</t>
+          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux kiné consommés</t>
+          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche pédicure-podologue libéral</t>
+          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>FNPS, Métric</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
+          <t>Dénombrement des professionnels et structures libéraux</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>FNPS, Métric</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
+          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
+          <t>Nombre de bénéficiaires pour les actes dentistes</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
+          <t>Part des bénéficiaires de soins dentaires dans la pop</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche professionnel de santé libéral</t>
+          <t>Distribution des bénéficiaires d'actes dentaires par tranche d'âge</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes dentistes</t>
+          <t>Nombre d'actes dentistes consommés</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins dentaires dans la pop</t>
+          <t>Distribution des actes dentaires par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Distribution des bénéficiaires d'actes dentaires par tranche d'âge</t>
+          <t>Nombre moyen d'actes dentaires consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentistes consommés</t>
+          <t>Ratio bénéficiaires chirugiens-denstistes / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Distribution des actes dentaires par tranche d'âge de bénéficiaires</t>
+          <t>Part des actes de prothèse dans la consommation de soins dentaires</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes dentaires consommés par bénéficiaire</t>
+          <t>Nombre de dentistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires chirugiens-denstistes / bénéficiaires généralistes</t>
+          <t>Répartition des chirurgiens dentistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de prothèse dans la consommation de soins dentaires</t>
+          <t>Taux de femmes chirurgiens-dentistes libérales</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Densité de chirurgiens-dentistes libéraux pour 10 000 habitants</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Répartition des chirurgiens dentistes libéraux par tranche d'âge</t>
+          <t>Ecart d'effectifs de chirurgiens-dentistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Taux de femmes chirurgiens-dentistes libérales</t>
+          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Densité de chirurgiens-dentistes libéraux pour 10 000 habitants</t>
+          <t>Nombre de Centre de Soins Dentaires</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ecart d'effectifs de chirurgiens-dentistes libéraux sur 5 ans</t>
+          <t>Nombre de cabinets secondaires dentistes libéraux</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des chirurgiens-dentistes</t>
+          <t>Nombre de dentistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E270" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E270" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
+          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centre de Soins Dentaires</t>
+          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires dentistes libéraux</t>
+          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux actifs toute l'année</t>
+          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
+          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
+          <t>Distance au plus proche chirurgien-dentiste libéral</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
+          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
+          <t>Pôles d'attraction des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
+          <t>Consommation intra-communale dentistes</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche chirurgien-dentiste libéral</t>
+          <t>Nombre d'actes intra-communaux dentistes consommés</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
+          <t>Part de la population par tranche d'âge</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des chirurgiens-dentistes</t>
+          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale dentistes</t>
+          <t>Population féminine</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux dentistes consommés</t>
+          <t>Nombre de bénéficiaires pour les actes d'orthophonie</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Population totale par tranche d'âge</t>
+          <t>Part des bénéficiaires de soins d'orthophonie dans la pop</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par tranche d'âge</t>
+          <t>Répartition des bénéficiaires d'actes d'orthophonie par tranche d'âge</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
+          <t>Nombre d'actes orthophonistes consommés</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes d'orthophonie</t>
+          <t>Répartition des actes d'orthophonie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthophonie dans la pop</t>
+          <t>Nombre moyen d'actes d'orthophonie par bénéficiaire</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes d'orthophonie par tranche d'âge</t>
+          <t>Ratio bénéficiaires orthophonistes / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes orthophonistes consommés</t>
+          <t>Nombre d'écoles maternelles</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthophonie par tranche d'âge de bénéficiaires</t>
+          <t>Nombre d'écoles élémentaires</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes d'orthophonie par bénéficiaire</t>
+          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthophonistes / bénéficiaires généralistes</t>
+          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles maternelles</t>
+          <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
+          <t>Part des femmes orthophonistes libérales</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
+          <t>Densité des orthophonistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthophonistes libérales</t>
+          <t>Evolution du nombre d'orthophonistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthophonistes libéraux pour 100 000 hab.</t>
+          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthophonistes libéraux sur 5 ans</t>
+          <t>Nombre d'Unités Neuro-Vasculaires</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
+          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Unités Neuro-Vasculaires</t>
+          <t>Nombre d'orthophonistes salariés</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>ADELI au 01/01/N+1</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
+          <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes salariés</t>
+          <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>ADELI au 01/01/N+1</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Nombre de spécialistes libéraux par classe d'âge (Cabinet principal)</t>
+          <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Commune du professionnel de santé libéral le plus proche</t>
+          <t>Nombre de TMO produits pas orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
+          <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
+          <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
+          <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
+          <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Nombre de TMO produits pas orthophonistes libéraux</t>
+          <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
+          <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
+          <t>Coefficients AMO produits par des centres de santé</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
+          <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
+          <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
+          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
+          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMO produits par des centres de santé</t>
+          <t>Nombre total de bénéficiaires d'actes de biologie</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre total de bénéfiaires de pharmacie</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de biologie</t>
+          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
+          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>Distance au plus proche orthophoniste libéral</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>Pôles d'attraction des orthophonistes</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
@@ -9018,2608 +9034,2565 @@
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>Nombre de bénéficiaires en ALD</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de la C2S</t>
+          <t>Bassins de vie / Cantons-villes</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Insee, Ministère</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, bassin de vie / canton-ville</t>
+        </is>
+      </c>
+      <c r="E331" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
+          <t>Départements</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, département</t>
+        </is>
+      </c>
+      <c r="E332" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Communes et arrondissements</t>
+          <t>Communautés de communes (EPCI)</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement</t>
+          <t>grand quartier, commune et arrondissement, commune, EPCI</t>
         </is>
       </c>
       <c r="E333" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie / Cantons-villes</t>
+          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>Insee, Ministère</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, bassin de vie / canton-ville</t>
+          <t>grand quartier</t>
         </is>
       </c>
       <c r="E334" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Cantons</t>
+          <t>Zonage conventionnel MG La Réunion</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville</t>
+          <t>grand quartier</t>
         </is>
       </c>
       <c r="E335" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
+          <t>Zones d'emploi 2010</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>IRDES/EHESP</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>grand quartier, commune et arrondissement, commune, zone d'emploi</t>
         </is>
       </c>
       <c r="E336" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Départements</t>
+          <t>Zonage conventionnel des infirmiers</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, département</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E337" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
+          <t>Zonage conventionnel des orthophonistes</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E338" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
+          <t>Zonage conventionnel des sages-femmes</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E339" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins de sages-femmes dans la population féminine</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
+          <t>Part des bénéficiaires de soins de sages-femmes dans la population féminine</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
+          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
+          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
+          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
+          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations de sages-femmes consommées</t>
+          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Nombre de consultations de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
+          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites de sages-femmes consommées</t>
+          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Nombre de visites de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
+          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes de sages-femmes consommés</t>
+          <t>Part des bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire</t>
+          <t>Nombre total d'actes de sages-femmes consommés</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
+          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Nombre de naissances domiciliées</t>
+          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
+          <t>Nombre de naissances domiciliées</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
+          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes sages-femmes libérales</t>
+          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
+          <t>Part de femmes sages-femmes libérales</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; INSEE</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
+          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS (FNPS) &amp; INSEE</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
+          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
+          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
+          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
+          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
+          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
+          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Localisation des maternités par niveau et des maisons de naissance de métropole</t>
+          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>Finess au 09/01/2020 - Ministère</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>2021, 2020, 2018</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales actives toute l'année</t>
+          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
+          <t>Nombre de sages-femmes libérales actives toute l'année</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par sage-femme libérale</t>
+          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations produites par les sages-femmes libérales</t>
+          <t>Activité moyenne par sage-femme libérale</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre de consultations produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de consultations par sage-femme libérale</t>
+          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites produites par les sages-femmes libérales</t>
+          <t>Nombre moyen de consultations par sage-femme libérale</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
+          <t>Nombre de visites produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de visites par sage-femme libérale</t>
+          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre moyen de visites par sage-femme libérale</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
+          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
+          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
+          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
+          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'échographies par sage-femme libérale</t>
+          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Part des sages-femmes libérales réalisant des échographies</t>
+          <t>Nombre moyen d'échographies par sage-femme libérale</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
+          <t>Part des sages-femmes libérales réalisant des échographies</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par des centres de santé</t>
+          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Distance à la plus proche sage-femme libérale</t>
+          <t>Nombre d'échographies réalisées par des centres de santé</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
+          <t>Distance à la plus proche sage-femme libérale</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des sages-femmes</t>
+          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale sages-femmes</t>
+          <t>Pôles d'attraction des sages-femmes</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
+          <t>Consommation intra-communale sages-femmes</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pharmacies au 31/12</t>
+          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>Densité des pharmacies pour 10 000 habitants.</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>Evolution du nombre de pharmacies sur 5 ans</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>Distance à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>Temps d'accès à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéfiaires de pharmacie</t>
+          <t>Population totale par tranche d'âge</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>Part de la population par CSP</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>INSEE</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Population féminine</t>
+          <t>Nombre de collèges</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Contexte &gt; Typologie de l'accessibilité aux soins de premier recours</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles élémentaires</t>
+          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>IRDES/EHESP</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement</t>
+        </is>
+      </c>
+      <c r="E405" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Nombre de collèges</t>
+          <t>Commune du professionnel de santé libéral le plus proche</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès aux professionnels libéraux en minutes</t>
+          <t>Distance au plus proche professionnel de santé libéral</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Distance à la structure la plus proche</t>
+          <t>Temps d'accès aux professionnels libéraux en minutes</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Dénombrement des professionnels et structures libéraux</t>
+          <t>Distance à la structure la plus proche</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
+          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
+          <t>Nombre de spécialistes libéraux par classe d'âge (Cabinet principal)</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
+          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
+          <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
+          <t>Part des bénéficiaires en ALD dans la population</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
+          <t>Nombre de bénéficiaires de la C2S</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
+          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires en ALD dans la population</t>
+          <t>Régions</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E417" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Régions</t>
+          <t>Territoire de vie-santé</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>Insee</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>grand quartier, commune et arrondissement, territoire de vie-santé</t>
         </is>
       </c>
       <c r="E418" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Territoire de vie-santé</t>
+          <t>Zonage conventionnel des médecins généralistes - QPV</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>Insee</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, territoire de vie-santé</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E419" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
+          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E420" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des orthophonistes</t>
+          <t>Zonage conventionnel des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E421" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des sages-femmes</t>
+          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E422" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
+          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>CGET, arrêtés établis entre 1995 et 2018</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
-      <c r="E423" s="1"/>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
+          <t>Communes et arrondissements</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>CGET, arrêtés établis entre 1995 et 2018</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement</t>
+        </is>
+      </c>
+      <c r="E424" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Communautés de communes (EPCI)</t>
+          <t>Cantons</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, EPCI</t>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville</t>
         </is>
       </c>
       <c r="E425" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>Bassins de vie 2022</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>grand quartier, commune et arrondissement, commune, bassin de vie</t>
         </is>
       </c>
       <c r="E426" s="1"/>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
-[...21 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A4:E427"/>
+  <autoFilter ref="A4:E426"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>