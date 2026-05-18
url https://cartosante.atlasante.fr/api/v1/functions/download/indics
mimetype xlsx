--- v2 (2026-04-02)
+++ v3 (2026-05-18)
@@ -199,51 +199,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>CartoSanté</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Liste des indicateurs disponibles au 02-04-2026</t>
+          <t>Liste des indicateurs disponibles au 18-05-2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Arborescence de thèmes</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Libellé</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Niveaux géographiques</t>
@@ -646,278 +646,278 @@
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Répartition des généralistes libéraux par tranche d'âge</t>
+          <t>Nombre de médecins généralistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes omnipraticiens libérales</t>
+          <t>Répartition des généralistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Part des MG avec MEP (Mode d'Exercice Particulier)</t>
+          <t>Part de femmes omnipraticiens libérales</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Densité d'omnipraticiens libéraux pour 10 000 hab.</t>
+          <t>Part des MG avec MEP (Mode d'Exercice Particulier)</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'omnipraticiens libéraux sur 5 ans</t>
+          <t>Densité d'omnipraticiens libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes</t>
+          <t>Evolution du nombre d'omnipraticiens libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E25" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée médecins généralistes</t>
+          <t>Zonage conventionnel des médecins généralistes - QPV</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E26" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>APL médecins généralistes de 65 ans et moins</t>
+          <t>Accessibilité Potentielle Localisée médecins généralistes</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pharmacies au 31/12</t>
+          <t>APL médecins généralistes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
@@ -1101,2010 +1101,2006 @@
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Zonage conventionnel des médecins généralistes</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E37" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Nombre de magasins d'optique au 31/12</t>
+          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Densité des magasins d'optique pour 10 000 habitants</t>
+          <t>Nombre de magasins d'optique au 31/12</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires d'ophtalmologues au 31/12</t>
+          <t>Densité des magasins d'optique pour 10 000 habitants</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nombre de plateaux techniques en ophtalmologie</t>
+          <t>Nombre de cabinets secondaires d'ophtalmologues au 31/12</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>PMSI</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nombre de centres de santé en ophtalmologie</t>
+          <t>Nombre de plateaux techniques en ophtalmologie</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>PMSI</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nombre de généralistes libéraux actifs toute l'année</t>
+          <t>Nombre de centres de santé en ophtalmologie</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les généralistes libéraux actifs</t>
+          <t>Nombre de généralistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (C&amp;V) par généraliste libéral actif</t>
+          <t>Nombre total d'actes produits par les généralistes libéraux actifs</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes généralistes réalisés par les centres de santé</t>
+          <t>Nombre moyen d'actes (C&amp;V) par généraliste libéral actif</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de généralistes réalisés (en termes de nombre) par les CDS dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre d'actes généralistes réalisés par les centres de santé</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux actifs toute l'année (cabinets principaux)</t>
+          <t>Part des actes de généralistes réalisés (en termes de nombre) par les CDS dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes produits par les ophtalmologues libéraux actifs</t>
+          <t>Nombre d'ophtalmologues libéraux actifs toute l'année (cabinets principaux)</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par ophtalmologue libéral actif toute l'année</t>
+          <t>Nombre d'actes produits par les ophtalmologues libéraux actifs</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Nombre de séances d'ophtalmologue par lieu d'exercice</t>
+          <t>Activité moyenne par ophtalmologue libéral actif toute l'année</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par ophtalmologue libéral et par lieu d'exercice (en nombre de séances)</t>
+          <t>Nombre de séances d'ophtalmologue par lieu d'exercice</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nombre de séances d'ophtalmologie réalisées par des Centres de Santé</t>
+          <t>Activité moyenne par ophtalmologue libéral et par lieu d'exercice (en nombre de séances)</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Part des séances d'ophtalmologue des Centres de santé dans l'activité totale (nbre séances CDS + Nbre séances lib.)</t>
+          <t>Nombre de séances d'ophtalmologie réalisées par des Centres de Santé</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthoptie réalisés par les Centres de Santé</t>
+          <t>Part des séances d'ophtalmologue des Centres de santé dans l'activité totale (nbre séances CDS + Nbre séances lib.)</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes (AMY et TMY) réalisés par des orthoptistes salariés d'ophtalmologues libéraux</t>
+          <t>Nombre d'actes d'orthoptie réalisés par les Centres de Santé</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Nombre actes de chirurgie (ADC)</t>
+          <t>Nombre d'actes (AMY et TMY) réalisés par des orthoptistes salariés d'ophtalmologues libéraux</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes CCAM par pathologie</t>
+          <t>Nombre actes de chirurgie (ADC)</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche généraliste libéral</t>
+          <t>Nombre d'actes CCAM par pathologie</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au médecin généraliste libéral le plus proche en minutes</t>
+          <t>Distance au plus proche généraliste libéral</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des médecins généralistes</t>
+          <t>Temps d'accès au médecin généraliste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale généralistes</t>
+          <t>Pôles d'attraction des médecins généralistes</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux généralistes consommés</t>
+          <t>Consommation intra-communale généralistes</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche ophtalmologue libéral</t>
+          <t>Nombre d'actes intra-communaux généralistes consommés</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'ophtalmologue libéral le plus proche</t>
+          <t>Distance au plus proche ophtalmologue libéral</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des ophtalmologues libéraux</t>
+          <t>Temps d'accès à l'ophtalmologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes d'ophtalmologues</t>
+          <t>Pôles d'attraction des ophtalmologues libéraux</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
+          <t>Part de consommation intra-communale d'actes d'ophtalmologues</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
+          <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins inf. dans la pop</t>
+          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
+          <t>Part des bénéficiaires de soins inf. dans la pop</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
+          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
+          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
+          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
+          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
+          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Part des actes en AIS dans la consommation</t>
+          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
+          <t>Part des actes en AIS dans la consommation</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie dans la population</t>
+          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
+          <t>Part des bénéficiaires de soins d'orthoptie dans la population</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
+          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
+          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
+          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
+          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
+          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
+          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
+          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
+          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
+          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
+          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
+          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
+          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Nombre de SSIAD</t>
+          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
+          <t>Nombre de SSIAD</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
+          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthoptistes libérales</t>
+          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
+          <t>Part des femmes orthoptistes libérales</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
+          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes salariés au 31/12</t>
+          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Nombre de médecins généralistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Nombre de neurologues libéraux au 31/12/NN</t>
+          <t>Nombre d'orthoptistes salariés au 31/12</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
+          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Nombre de podologues libéraux au 31/12</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
@@ -5448,1546 +5444,1546 @@
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>RPPS - Diamant - Cube Démographie</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
+          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes masseurs-kiné libérales</t>
+          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
+          <t>Part de femmes masseurs-kiné libérales</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
+          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
+          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires kinés libéraux</t>
+          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
+          <t>Nombre de cabinets secondaires kinés libéraux</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
+          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Coefficients totaux produits kiné libéral</t>
+          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
+          <t>Coefficients totaux produits kiné libéral</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de coefficients produits par kiné libéral</t>
+          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre moyen de coefficients produits par kiné libéral</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMK produits par kinés lib.</t>
+          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Coefficients AMK produits par kinés lib.</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Coefficients AMS produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMK (en terme de coefficients)</t>
+          <t>Coefficients AMC produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMS (en terme de coefficients)</t>
+          <t>Part de l'activité libérale AMK (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMC (en terme de coefficients)</t>
+          <t>Part de l'activité libérale AMS (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés produits par les centres de santé</t>
+          <t>Part de l'activité libérale AMC (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients kinés produits par les centres de santé</t>
+          <t>Nombre d'actes kinés produits par les centres de santé</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Somme des coefficients kinés produits par les centres de santé</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par les centres de santé</t>
+          <t>Part des actes kinés réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par les centres de santé</t>
+          <t>Nombre d'actes AMK produits par les centres de santé</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AMK produits par les centres de santé</t>
+          <t>Nombre d'actes AMS produits par les centres de santé</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AMS produits par les centres de santé</t>
+          <t>Somme des coefficients AMK produits par les centres de santé</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les centres de santé</t>
+          <t>Somme des coefficients AMS produits par les centres de santé</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les centres de santé</t>
+          <t>Nombre de forfaits FAD produits par les centres de santé</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
+          <t>Nombre de forfaits FRD produits par les centres de santé</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
+          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche masseur-kiné libéral</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
+          <t>Distance au plus proche masseur-kiné libéral</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
+          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale kinés</t>
+          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux kiné consommés</t>
+          <t>Consommation intra-communale kinés</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche pédicure-podologue libéral</t>
+          <t>Nombre d'actes intra-communaux kiné consommés</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>FNPS, Métric</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
+          <t>Distance au plus proche pédicure-podologue libéral</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
+          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
+          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
+          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Dénombrement des professionnels et structures libéraux</t>
+          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
+          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>Nombre de bénéficiaires pour les actes dentistes</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
@@ -7311,537 +7307,533 @@
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
+          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier</t>
+        </is>
+      </c>
+      <c r="E267" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centre de Soins Dentaires</t>
+          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires dentistes libéraux</t>
+          <t>Nombre de Centre de Soins Dentaires</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux actifs toute l'année</t>
+          <t>Nombre de cabinets secondaires dentistes libéraux</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Nombre de dentistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
+          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
+          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
+          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
+          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
+          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche chirurgien-dentiste libéral</t>
+          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
+          <t>Distance au plus proche chirurgien-dentiste libéral</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des chirurgiens-dentistes</t>
+          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale dentistes</t>
+          <t>Pôles d'attraction des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux dentistes consommés</t>
+          <t>Consommation intra-communale dentistes</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par tranche d'âge</t>
+          <t>Nombre d'actes intra-communaux dentistes consommés</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
+          <t>Population totale par tranche d'âge</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>INSEE</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Population féminine</t>
+          <t>Part de la population par tranche d'âge</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>INSEE</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
@@ -8013,3580 +8005,3588 @@
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles maternelles</t>
+          <t>Nombre d'écoles élémentaires</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles élémentaires</t>
+          <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
+          <t>Part des femmes orthophonistes libérales</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Densité des orthophonistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
+          <t>Evolution du nombre d'orthophonistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthophonistes libérales</t>
+          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthophonistes libéraux pour 100 000 hab.</t>
+          <t>Nombre d'Unités Neuro-Vasculaires</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthophonistes libéraux sur 5 ans</t>
+          <t>Nombre de neurologues libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
+          <t>Nombre d'orthophonistes salariés</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI au 01/01/N+1</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Unités Neuro-Vasculaires</t>
+          <t>Commune du professionnel de santé libéral le plus proche</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
+          <t>Distance au plus proche professionnel de santé libéral</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes salariés</t>
+          <t>Temps d'accès aux professionnels libéraux en minutes</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>ADELI au 01/01/N+1</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
+          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
+          <t>Dénombrement des professionnels et structures libéraux</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
+          <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Nombre de TMO produits pas orthophonistes libéraux</t>
+          <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
+          <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
+          <t>Nombre de TMO produits pas orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
+          <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
+          <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
+          <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
+          <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMO produits par des centres de santé</t>
+          <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Coefficients AMO produits par des centres de santé</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
+          <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
+          <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de biologie</t>
+          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
+          <t>Distance au plus proche orthophoniste libéral</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéfiaires de pharmacie</t>
+          <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
+          <t>Pôles d'attraction des orthophonistes</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
+          <t>Consommation intra-communale orthophonistes</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche orthophoniste libéral</t>
+          <t>Nombre d'actes intra-communaux orthophonistes consommés</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
+          <t>Nombre de bénéficiaires de la C2S</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des orthophonistes</t>
+          <t>Part des bénéficiaires en ALD dans la population</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale orthophonistes</t>
+          <t>Bassins de vie 2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, commune, bassin de vie</t>
+        </is>
+      </c>
+      <c r="E328" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux orthophonistes consommés</t>
+          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>IRDES/EHESP</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement</t>
+        </is>
+      </c>
+      <c r="E329" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires en ALD</t>
+          <t>Territoire de vie-santé</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Insee</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, territoire de vie-santé</t>
+        </is>
+      </c>
+      <c r="E330" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie / Cantons-villes</t>
+          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>Insee, Ministère</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, bassin de vie / canton-ville</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E331" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Départements</t>
+          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>CGET, arrêtés établis entre 1995 et 2018</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, département</t>
-[...2 lines deleted...]
-      <c r="E332" s="1"/>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E332" s="1" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Communautés de communes (EPCI)</t>
+          <t>Zonage conventionnel des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, EPCI</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E333" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
+          <t>Zonage conventionnel des orthophonistes</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E334" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel MG La Réunion</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
-[...2 lines deleted...]
-      <c r="E335" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E335" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Zones d'emploi 2010</t>
+          <t>Part des bénéficiaires de soins de sages-femmes dans la population féminine</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, zone d'emploi</t>
-[...2 lines deleted...]
-      <c r="E336" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E336" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des infirmiers</t>
+          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E337" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E337" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des orthophonistes</t>
+          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E338" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des sages-femmes</t>
+          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E339" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins de sages-femmes dans la population féminine</t>
+          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
+          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
+          <t>Nombre de consultations de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
+          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
+          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
+          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de visites de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations de sages-femmes consommées</t>
+          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes (SF)</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
+          <t>Part des bénéficiaires d'actes de sages-femmes (SF)</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre total d'actes de sages-femmes consommés (SF)</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites de sages-femmes consommées</t>
+          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire (SF)</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de naissances domiciliées</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes de sages-femmes consommés</t>
+          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire</t>
+          <t>Part de femmes sages-femmes libérales</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
+          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS) &amp; INSEE</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Nombre de naissances domiciliées</t>
+          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
+          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
+          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes sages-femmes libérales</t>
+          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
+          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; INSEE</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
+          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
+          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
+          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
+          <t>Nombre de sages-femmes libérales actives toute l'année</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
+          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
+          <t>Activité moyenne par sage-femme libérale</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
+          <t>Nombre de consultations produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
+          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales actives toute l'année</t>
+          <t>Nombre moyen de consultations par sage-femme libérale</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
+          <t>Nombre de visites produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par sage-femme libérale</t>
+          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations produites par les sages-femmes libérales</t>
+          <t>Nombre moyen de visites par sage-femme libérale</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de consultations par sage-femme libérale</t>
+          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites produites par les sages-femmes libérales</t>
+          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
+          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de visites par sage-femme libérale</t>
+          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
+          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
+          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre moyen d'échographies par sage-femme libérale</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
+          <t>Part des sages-femmes libérales réalisant des échographies</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
+          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre d'échographies réalisées par des centres de santé</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
+          <t>Distance à la plus proche sage-femme libérale</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'échographies par sage-femme libérale</t>
+          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Part des sages-femmes libérales réalisant des échographies</t>
+          <t>Pôles d'attraction des sages-femmes</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
+          <t>Consommation intra-communale sages-femmes</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par des centres de santé</t>
+          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Distance à la plus proche sage-femme libérale</t>
+          <t>Nombre de pharmacies au 31/12</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
+          <t>Densité des pharmacies pour 10 000 habitants.</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des sages-femmes</t>
+          <t>Evolution du nombre de pharmacies sur 5 ans</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale sages-femmes</t>
+          <t>Distance à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
+          <t>Temps d'accès à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Densité des pharmacies pour 10 000 habitants.</t>
+          <t>Nombre total de bénéfiaires de pharmacie</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de pharmacies sur 5 ans</t>
+          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Distance à la pharmacie la plus proche</t>
+          <t>Part de la population par CSP</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>SNDS - METRIC OSRM</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la pharmacie la plus proche</t>
+          <t>Population féminine</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>SNDS - METRIC OSRM</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Population totale par tranche d'âge</t>
+          <t>Nombre d'écoles maternelles</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par CSP</t>
+          <t>Nombre de collèges</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Nombre de collèges</t>
+          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Typologie de l'accessibilité aux soins de premier recours</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
+          <t>Distance à la structure la plus proche</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>IRDES/EHESP</t>
+          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement</t>
         </is>
       </c>
-      <c r="E405" s="1"/>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Commune du professionnel de santé libéral le plus proche</t>
+          <t>Nombre de spécialistes libéraux par classe d'âge (Cabinet principal)</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche professionnel de santé libéral</t>
+          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès aux professionnels libéraux en minutes</t>
+          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Distance à la structure la plus proche</t>
+          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
+          <t>Nombre total de bénéficiaires d'actes de biologie</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Nombre de spécialistes libéraux par classe d'âge (Cabinet principal)</t>
+          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
+          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires en ALD dans la population</t>
+          <t>Nombre de bénéficiaires en ALD</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de la C2S</t>
+          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>2024, 2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
+          <t>Régions</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E416" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Régions</t>
+          <t>Départements</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, département</t>
         </is>
       </c>
       <c r="E417" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Territoire de vie-santé</t>
+          <t>Bassins de vie / Cantons-villes</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>Insee</t>
+          <t>Insee, Ministère</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, territoire de vie-santé</t>
+          <t>grand quartier, commune et arrondissement, bassin de vie / canton-ville</t>
         </is>
       </c>
       <c r="E418" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes - QPV</t>
+          <t>Zonage conventionnel MG La Réunion</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>ARS</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>grand quartier</t>
         </is>
       </c>
       <c r="E419" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
+          <t>Zonage conventionnel des infirmiers</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E420" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des chirurgiens-dentistes</t>
+          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E421" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
+          <t>Zonage conventionnel des sages-femmes</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E422" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
+          <t>Communes et arrondissements</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>CGET, arrêtés établis entre 1995 et 2018</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement</t>
+        </is>
+      </c>
+      <c r="E423" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Communes et arrondissements</t>
+          <t>Cantons</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement</t>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville</t>
         </is>
       </c>
       <c r="E424" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Cantons</t>
+          <t>Communautés de communes (EPCI)</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville</t>
+          <t>grand quartier, commune et arrondissement, commune, EPCI</t>
         </is>
       </c>
       <c r="E425" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie 2022</t>
+          <t>Zones d'emploi 2010</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, bassin de vie</t>
+          <t>grand quartier, commune et arrondissement, commune, zone d'emploi</t>
         </is>
       </c>
       <c r="E426" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:E426"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">