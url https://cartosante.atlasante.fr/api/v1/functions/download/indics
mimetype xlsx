--- v3 (2026-05-18)
+++ v4 (2026-07-02)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Indicateurs" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Indicateurs'!$A$1:$E$426</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Indicateurs'!$A$1:$E$427</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -169,81 +169,81 @@
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E426"/>
+  <dimension ref="A1:E427"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A5" activeCellId="0" pane="bottomLeft" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>CartoSanté</t>
         </is>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Liste des indicateurs disponibles au 18-05-2026</t>
+          <t>Liste des indicateurs disponibles au 02-07-2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="true" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Arborescence de thèmes</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Libellé</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Niveaux géographiques</t>
@@ -885,10714 +885,10737 @@
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
+          <t>Nombre de pharmacies au 31/12</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nombre de centres de santé polyvalents</t>
+          <t>Nombre de Maisons de Santé Pluriprofessionnelles</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>FINESS</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Statuts juridiques des plateaux techniques ophtalmologiques</t>
+          <t>Nombre de centres de santé polyvalents</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SNDS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Répartition des ophtalmologues libéraux par tranche d'âge</t>
+          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux par secteur conventionnel au 31/12</t>
+          <t>Statuts juridiques des plateaux techniques ophtalmologiques</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS - SNDS</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes ophtalmologues libérales</t>
+          <t>Répartition des ophtalmologues libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Densité des ophtalmologues libéraux pour 100 000 habitants</t>
+          <t>Nombre d'ophtalmologues libéraux par secteur conventionnel au 31/12</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'ophtalmologues libéraux sur 5 ans</t>
+          <t>Part des femmes ophtalmologues libérales</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des médecins généralistes</t>
+          <t>Densité des ophtalmologues libéraux pour 100 000 habitants</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E37" s="1"/>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Evolution du nombre d'ophtalmologues libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
+          <t>Zonage conventionnel des médecins généralistes</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E39" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nombre de magasins d'optique au 31/12</t>
+          <t>Zonage conventionnel MG La Réunion</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier</t>
+        </is>
+      </c>
+      <c r="E40" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Densité des magasins d'optique pour 10 000 habitants</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires d'ophtalmologues au 31/12</t>
+          <t>Densité des orthoptistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nombre de plateaux techniques en ophtalmologie</t>
+          <t>Nombre de magasins d'optique au 31/12</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>PMSI</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nombre de centres de santé en ophtalmologie</t>
+          <t>Densité des magasins d'optique pour 10 000 habitants</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nombre de généralistes libéraux actifs toute l'année</t>
+          <t>Nombre de cabinets secondaires d'ophtalmologues au 31/12</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les généralistes libéraux actifs</t>
+          <t>Nombre de plateaux techniques en ophtalmologie</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>PMSI</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (C&amp;V) par généraliste libéral actif</t>
+          <t>Nombre de centres de santé en ophtalmologie</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes généralistes réalisés par les centres de santé</t>
+          <t>Nombre de généralistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de généralistes réalisés (en termes de nombre) par les CDS dans l'activité totale (libérale + CDS)</t>
+          <t>Nombre total d'actes produits par les généralistes libéraux actifs</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux actifs toute l'année (cabinets principaux)</t>
+          <t>Nombre moyen d'actes (C&amp;V) par généraliste libéral actif</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes produits par les ophtalmologues libéraux actifs</t>
+          <t>Nombre d'actes généralistes réalisés par les centres de santé</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par ophtalmologue libéral actif toute l'année</t>
+          <t>Part des actes de généralistes réalisés (en termes de nombre) par les CDS dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nombre de séances d'ophtalmologue par lieu d'exercice</t>
+          <t>Nombre d'ophtalmologues libéraux actifs toute l'année (cabinets principaux)</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par ophtalmologue libéral et par lieu d'exercice (en nombre de séances)</t>
+          <t>Nombre d'actes produits par les ophtalmologues libéraux actifs</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Nombre de séances d'ophtalmologie réalisées par des Centres de Santé</t>
+          <t>Activité moyenne par ophtalmologue libéral actif toute l'année</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Part des séances d'ophtalmologue des Centres de santé dans l'activité totale (nbre séances CDS + Nbre séances lib.)</t>
+          <t>Nombre de séances d'ophtalmologue par lieu d'exercice</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthoptie réalisés par les Centres de Santé</t>
+          <t>Activité moyenne par ophtalmologue libéral et par lieu d'exercice (en nombre de séances)</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes (AMY et TMY) réalisés par des orthoptistes salariés d'ophtalmologues libéraux</t>
+          <t>Nombre de séances d'ophtalmologie réalisées par des Centres de Santé</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Nombre actes de chirurgie (ADC)</t>
+          <t>Part des séances d'ophtalmologue des Centres de santé dans l'activité totale (nbre séances CDS + Nbre séances lib.)</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes CCAM par pathologie</t>
+          <t>Nombre d'actes d'orthoptie réalisés par les Centres de Santé</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche généraliste libéral</t>
+          <t>Nombre d'actes (AMY et TMY) réalisés par des orthoptistes salariés d'ophtalmologues libéraux</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au médecin généraliste libéral le plus proche en minutes</t>
+          <t>Nombre actes de chirurgie (ADC)</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des médecins généralistes</t>
+          <t>Nombre d'actes CCAM par pathologie</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale généralistes</t>
+          <t>Distance au plus proche généraliste libéral</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux généralistes consommés</t>
+          <t>Temps d'accès au médecin généraliste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche ophtalmologue libéral</t>
+          <t>Pôles d'attraction des médecins généralistes</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'ophtalmologue libéral le plus proche</t>
+          <t>Consommation intra-communale généralistes</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Médecins généralistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des ophtalmologues libéraux</t>
+          <t>Nombre d'actes intra-communaux généralistes consommés</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes d'ophtalmologues</t>
+          <t>Distance au plus proche ophtalmologue libéral</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
+          <t>Temps d'accès à l'ophtalmologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
+          <t>Pôles d'attraction des ophtalmologues libéraux</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins inf. dans la pop</t>
+          <t>Part de consommation intra-communale d'actes d'ophtalmologues</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Ophtalmologues &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
+          <t>Nombre d'actes d'ophtalmologues libéraux intra-communaux consommés</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
+          <t>Nombre de bénéficiaires pour les actes infirmiers</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
+          <t>Part des bénéficiaires de soins inf. dans la pop</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
+          <t>Répartition des bénéficiaires d'actes infirmiers par tranche d'âge</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
+          <t>Nombre d'actes infirmiers consommés (AIS+AMI)</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
+          <t>Répartition des actes infirmiers par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Part des actes en AIS dans la consommation</t>
+          <t>Nombre moyen d'actes infirmiers consommés par bénéficiaire infirmier</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
+          <t>Ratio bénéficiaires infirmiers / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
+          <t>Part des bénéficiaires de soins AIS parmi l'ensemble des bénéficiaires de soins infirmiers</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
+          <t>Part des actes en AIS dans la consommation</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance légers (BSA)</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie dans la population</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance intermédiaires (BSB)</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
+          <t>1er recours &gt; Infirmiers &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
+          <t>Nombre de bénéficiaires de forfaits dépendance lourds (BSC)</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
+          <t>Nombre de bénéficiaires de soins d'orthoptie</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
+          <t>Part des bénéficiaires de soins d'orthoptie dans la population</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
+          <t>Part des bénéficiaires de soins d'orthoptie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
+          <t>Nombre d'actes consommés d'orthoptistes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
+          <t>Répartition des actes d'orthoptistes par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
+          <t>Consommation moyenne d'actes d'orthoptistes par bénéficiaire</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
+          <t>Ratio bénéficiaires orthoptistes / bénéficiaires généralistes.</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
+          <t>Ratio bénéficiaires d'orthoptie / bénéficiaires ophtalmologues</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
+          <t>Ratio bénéficiaires d'orthoptie de 0 à 16 ans  / bénéficiaires pédiatre de 0 à 16 ans</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
+          <t>Nombre d'infirmiers libéraux par tranches d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
+          <t>Répartition des infirmiers libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
+          <t>Densité d'infirmiers libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nombre de SSIAD</t>
+          <t>Evolution du nombre d'infirmiers libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
+          <t>Zonage conventionnel des infirmiers</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E99" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
+          <t>Accessibilité Potentielle Localisée -  infirmiers 65 ans et moins</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux au 31/12</t>
+          <t>Nombre d'infirmiers en pratique avancée libéraux</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
+          <t>Nombre de SSIAD</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthoptistes libérales</t>
+          <t>Nombre de Centres de Soins Infirmiers et Polyvalents</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Infirmiers &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Nombre de cabinets secondaires infirmiers libéraux</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
+          <t>Nombre d'orthoptistes libéraux au 31/12</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
+          <t>Répartition des orthoptistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes salariés au 31/12</t>
+          <t>Part des femmes orthoptistes libérales</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
+          <t>Evolution du nombre d'orthoptistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ophtalmologues libéraux en cabinet principal au 31/12</t>
+          <t>Nombre de cabinets secondaires d'orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nombre de podologues libéraux au 31/12</t>
+          <t>Nombre d'orthoptistes salariés au 31/12</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Nombre de psychomotriciens (libéraux ou salariés) au 31/12</t>
+          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'ergothérapeutes (libéraux ou salariés) au 31/12</t>
+          <t>Nombre de neurologues libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>ADELI</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Institut médico-éducatifs au 31/12/</t>
+          <t>Nombre d'oto-rhino-laryngologistes libéraux au 31/12/NN</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Nombre d' instituts d'éducation motrice au 31/12/</t>
+          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'instituts pour déficients sensoriels (visuels,  auditifs, instituts d'éducation sensorielle sourd/aveugle) au 31/12/</t>
+          <t>Nombre de podologues libéraux au 31/12</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthoptistes libéraux actifs toute l'année</t>
+          <t>Nombre de psychomotriciens (libéraux ou salariés) au 31/12</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes produits par les orthoptistes libéraux actifs toute l'année</t>
+          <t>Nombre d'ergothérapeutes (libéraux ou salariés) au 31/12</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>ADELI</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'AMY produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre d'Institut médico-éducatifs au 31/12/</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Nombre de TMY produits par les orthoptistes libéraux actifs</t>
+          <t>Nombre d' instituts d'éducation motrice au 31/12/</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Nombre de coefficients AMY produits par les orthoptistes libéraux actifs toute l'année</t>
+          <t>Nombre d'instituts pour déficients sensoriels (visuels,  auditifs, instituts d'éducation sensorielle sourd/aveugle) au 31/12/</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2025, 2024, 2023, 2022</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins (TMY) dans l'activité totale</t>
+          <t>Nombre d'orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits RNM facturés par les orthoptistes libéraux actifs</t>
+          <t>Nombre d'actes produits par les orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNO facturés par les orthoptistes libéraux actifs</t>
+          <t>Nombre d'AMY produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par orthoptiste libéral actif en nombre d'actes</t>
+          <t>Nombre de TMY produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par orthoptiste libéral actif en terme de coefficients</t>
+          <t>Nombre de coefficients AMY produits par les orthoptistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Part des déplacements dans le total des honoraires des orthoptistes libéraux actifs</t>
+          <t>Part des télésoins (TMY) dans l'activité totale</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'AMY d'orthoptistes réalisés par des Centres de Santé</t>
+          <t>Nombre de forfaits RNM facturés par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMY produits par des centres de santé</t>
+          <t>Nombre de RNO facturés par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Part des AMY orthopt. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Activité moyenne par orthoptiste libéral actif en nombre d'actes</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Part des AMY orthopt. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Activité moyenne par orthoptiste libéral actif en terme de coefficients</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNM orthoptistes réalisés par les CDS</t>
+          <t>Part des déplacements dans le total des honoraires des orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Nombre de RNO orthoptistes réalisés par les CDS</t>
+          <t>Nombre d'AMY d'orthoptistes réalisés par des Centres de Santé</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FOT produits par les orthoptistes libéraux actifs</t>
+          <t>Coefficients AMY produits par des centres de santé</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'infirmiers libéraux actifs toute l'année</t>
+          <t>Part des AMY orthopt. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes (AIS+AMI+AMX) produits par les infirmiers libéraux actifs</t>
+          <t>Part des AMY orthopt. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AIS produits par les infirmiers libéraux actifs</t>
+          <t>Nombre de RNM orthoptistes réalisés par les CDS</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMX produits par les infirmiers libéraux</t>
+          <t>Nombre de RNO orthoptistes réalisés par les CDS</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AIS AMI AMX produits par des infimiers libéraux</t>
+          <t>Nombre de forfaits FOT produits par les orthoptistes libéraux actifs</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance légers (BSA) facturés par infirmiers libéraux</t>
+          <t>Nombre d'infirmiers libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par infirmiers libéraux</t>
+          <t>Nombre total d'actes (AIS+AMI+AMX) produits par les infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance lourds (BSC) facturés par infirmiers libéraux</t>
+          <t>Nombre d'actes AIS produits par les infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (AIS+AMI+AMX) par infirmier libéral actif</t>
+          <t>Nombre d'actes AMX produits par les infirmiers libéraux</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par infirmier libéral en termes de coefficient (AIS+AMI+AMX)</t>
+          <t>Somme des coefficients AIS AMI AMX produits par des infimiers libéraux</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AIS produits par les infimiers libéraux actifs</t>
+          <t>Nombre de forfaits dépendance légers (BSA) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité AIS (en terme de coefficient) dans l'activité totale des infirmiers libéraux actifs</t>
+          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements dans les honoraires deds infirmiers libéraux actifs</t>
+          <t>Nombre de forfaits dépendance lourds (BSC) facturés par infirmiers libéraux</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes (AMI+AIS) produits par les centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre moyen d'actes (AIS+AMI+AMX) par infirmier libéral actif</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Total des coefficients (AMI+AIS) des centres de soins infirmiers ou polyvalents</t>
+          <t>Activité moyenne par infirmier libéral en termes de coefficient (AIS+AMI+AMX)</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Part des actes infirmiers réalisés (en termes de nbre) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
+          <t>Coefficients AIS produits par les infimiers libéraux actifs</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Part des actes infirmiers réalisés (en termes de coefficients) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
+          <t>Part de l'activité AIS (en terme de coefficient) dans l'activité totale des infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AIS (en termes de coefficients) dans l'activité des centres de soins infirmiers ou polyvalents</t>
+          <t>Part des indemnités de déplacements dans les honoraires deds infirmiers libéraux actifs</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMX des centres de soins infirmiers ou polyvalents</t>
+          <t>Nombre d'actes (AMI+AIS) produits par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance légers (BSA) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Total des coefficients (AMI+AIS) des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Part des actes infirmiers réalisés (en termes de nbre) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits dépendance lourds (BSC) facturés par les centres de soins infirmiers ou polyvalents</t>
+          <t>Part des actes infirmiers réalisés (en termes de coefficients) par les centres de soins infirmiers ou polyvalents dans l'activité totale (libérale + CSIP)</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche infirmier libéral</t>
+          <t>Part des actes AIS (en termes de coefficients) dans l'activité des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'infirmier libéral le plus proche en minutes</t>
+          <t>Nombre d'actes AMX des centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des infirmiers</t>
+          <t>Nombre de forfaits dépendance légers (BSA) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale infirmiers</t>
+          <t>Nombre de forfaits dépendance intermédiaires (BSB) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Activité libérale + centre de santé</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux infirmiers consommés</t>
+          <t>Nombre de forfaits dépendance lourds (BSC) facturés par les centres de soins infirmiers ou polyvalents</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche orthoptiste libéral</t>
+          <t>Distance au plus proche infirmier libéral</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'orthoptiste libéral le plus proche</t>
+          <t>Temps d'accès à l'infirmier libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>FNPS - METRIC</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des orthoptistes libéraux</t>
+          <t>Pôles d'attraction des infirmiers</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthoptistes intra-communaux</t>
+          <t>Consommation intra-communale infirmiers</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Infirmiers &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Part de la consommation intra-communale d'orthoptie</t>
+          <t>Nombre d'actes intra-communaux infirmiers consommés</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de pédicures-podologues</t>
+          <t>Distance au plus proche orthoptiste libéral</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes de pédicures-podologues par tranche d'âge</t>
+          <t>Temps d'accès à l'orthoptiste libéral le plus proche</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - METRIC</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins de pédicures podologues dans la population</t>
+          <t>Pôles d'attraction des orthoptistes libéraux</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues consommés par tranche d'âge de bénéficiaires</t>
+          <t>Nombre d'actes d'orthoptistes intra-communaux</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Orthoptistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de pédicures-podologues par tranche d'âge des bénéficiares</t>
+          <t>Part de la consommation intra-communale d'orthoptie</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins de pédicurie</t>
+          <t>Nombre de bénéficiaires d'actes de pédicures-podologues</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires par type d'acte conventionnel</t>
+          <t>Répartition des bénéficiaires d'actes de pédicures-podologues par tranche d'âge</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins de pédicurie consommés</t>
+          <t>Part des bénéficiaires de soins de pédicures podologues dans la population</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes consommés par type d'acte conventionnel</t>
+          <t>Nombre d'actes de pédicures-podologues consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes de pédicurie par bénéficiaires</t>
+          <t>Part des actes de pédicures-podologues par tranche d'âge des bénéficiares</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'orthèses réalisées par un pédicure-podologue</t>
+          <t>Nombre de bénéficiaires de soins de pédicurie</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses réalisées par un pédicure-podologue consommées</t>
+          <t>Nombre de bénéficiaires par type d'acte conventionnel</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'orthèses par bénéficiaire</t>
+          <t>Nombre d'actes de soins de pédicurie consommés</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de soins pour diabétiques réalisées par un pédicure-podologue</t>
+          <t>Nombre d'actes consommés par type d'acte conventionnel</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes pour diabétiques réalisés par un pédicure-podologue consommés</t>
+          <t>Consommation moyenne d'actes de pédicurie par bénéficiaires</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Consommation moyenne d'actes pour diabétiques par bénéficiaire</t>
+          <t>Nombre de bénéficiaires d'orthèses réalisées par un pédicure-podologue</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéfiaires par type de soins de pédicures-podologues</t>
+          <t>Nombre d'orthèses réalisées par un pédicure-podologue consommées</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes kinés</t>
+          <t>Consommation moyenne d'orthèses par bénéficiaire</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins kiné dans la pop.</t>
+          <t>Nombre de bénéficiaires de soins pour diabétiques réalisées par un pédicure-podologue</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires kiné par tranche d'âge</t>
+          <t>Nombre d'actes pour diabétiques réalisés par un pédicure-podologue consommés</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés consommés</t>
+          <t>Consommation moyenne d'actes pour diabétiques par bénéficiaire</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Part des actes masseurs-kinés par tranche d'âge de bénéficiaires</t>
+          <t>Répartition des bénéfiaires par type de soins de pédicures-podologues</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes kinés consommés par bénéficiaire</t>
+          <t>Nombre de bénéficiaires pour les actes kinés</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires kinés / bénéficiaires généralistes</t>
+          <t>Part des bénéficiaires de soins kiné dans la pop.</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins AMK parmi l'ensemble des bénéficiaires de soins kiné</t>
+          <t>Répartition des bénéficiaires kiné par tranche d'âge</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux par tranche d'âge en activité au 31/12</t>
+          <t>Nombre d'actes kinés consommés</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Répartition des pédicures-podologues libéraux par tranche d'âge</t>
+          <t>Part des actes masseurs-kinés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes pédicures-podologues libérales</t>
+          <t>Nombre moyen d'actes kinés consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Densité des pédicures-podologues libéraux pour 100 000 habitants</t>
+          <t>Ratio bénéficiaires kinés / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
-          <t>FNPS, INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de pédicures-podologues libéraux sur 5 ans</t>
+          <t>Part des bénéficiaires de soins AMK parmi l'ensemble des bénéficiaires de soins kiné</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Nombre de rhumatologues libéraux au 31/12/AA</t>
+          <t>Nombre de pédicures-podologues libéraux par tranche d'âge en activité au 31/12</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Nombre de chirurgiens spécialisés en orthopédie et traumatologie</t>
+          <t>Répartition des pédicures-podologues libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>RPPS - Diamant - Cube Démographie</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kinésithérapeutes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Part des femmes pédicures-podologues libérales</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
+          <t>Densité des pédicures-podologues libéraux pour 100 000 habitants</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS, INSEE</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes masseurs-kiné libérales</t>
+          <t>Evolution du nombre de pédicures-podologues libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
+          <t>Nombre de rhumatologues libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
+          <t>Nombre de chirurgiens spécialisés en orthopédie et traumatologie</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>RPPS - Diamant - Cube Démographie</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
+          <t>Répartition des masseurs-kinés libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires kinés libéraux</t>
+          <t>Part de femmes masseurs-kiné libérales</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>FNPS</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
+          <t>Densité de masseurs-kiné libéraux pour 10 000 hab.</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
+          <t>Evolution du nombre de masseurs-kinés libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Coefficients totaux produits kiné libéral</t>
+          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E207" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
+          <t>Accessibilité Potentielle Localisée Masseurs-Kinésithérapeutes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de coefficients produits par kiné libéral</t>
+          <t>Nombre de cabinets secondaires kinés libéraux</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre de masseurs-kiné libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre total d'actes produits par les masseurs-kiné libéraux actifs</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Coefficients totaux produits kiné libéral</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre moyen d'actes par masseurs-kiné libéral actif</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre moyen de coefficients produits par kiné libéral</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMK produits par kinés lib.</t>
+          <t>Nombre d'actes AMK produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMS produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes AMS produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMC produits par masseurs kinésithérapeutes libéraux</t>
+          <t>Nombre d'actes AMC produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMK (en terme de coefficients)</t>
+          <t>Nombre de forfaits FAD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMS (en terme de coefficients)</t>
+          <t>Nombre de forfaits FRD produits par les masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité libérale AMC (en terme de coefficients)</t>
+          <t>Coefficients AMK produits par kinés lib.</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes kinés produits par les centres de santé</t>
+          <t>Coefficients AMS produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients kinés produits par les centres de santé</t>
+          <t>Coefficients AMC produits par masseurs kinésithérapeutes libéraux</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Part de l'activité libérale AMK (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Part des actes kinés réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Part de l'activité libérale AMS (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMK produits par les centres de santé</t>
+          <t>Part de l'activité libérale AMC (en terme de coefficients)</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes AMS produits par les centres de santé</t>
+          <t>Nombre d'actes kinés produits par les centres de santé</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AMK produits par les centres de santé</t>
+          <t>Somme des coefficients kinés produits par les centres de santé</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Somme des coefficients AMS produits par les centres de santé</t>
+          <t>Part des actes kinés réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FAD produits par les centres de santé</t>
+          <t>Part des actes kinés réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Nombre de forfaits FRD produits par les centres de santé</t>
+          <t>Nombre d'actes AMK produits par les centres de santé</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
+          <t>Nombre d'actes AMS produits par les centres de santé</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
+          <t>Somme des coefficients AMK produits par les centres de santé</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Somme des coefficients AMS produits par les centres de santé</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre de forfaits FAD produits par les centres de santé</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre de forfaits FRD produits par les centres de santé</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre de pédicures-podologues libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
+          <t>Nombre total d'actes produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Nombre d'actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Nombre d'actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
+          <t>Nombre d'orthèses produites par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
+          <t>Coefficients des actes de pédicurie pour diabétiques produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
+          <t>Coefficients des actes de pédicurie produits par les pédicures-podologues libéraux actifs</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche masseur-kiné libéral</t>
+          <t>Nombre moyen d'actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>SNDS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
+          <t>Nombre moyen d'actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
+          <t>Nombre moyen d'orthèses produites par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale kinés</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Activité libérale</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux kiné consommés</t>
+          <t>Activité moyenne en terme de coefficients des actes de pédicurie pour diabétiques par pédicure-podologue libéral actif</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche pédicure-podologue libéral</t>
+          <t>Distance au plus proche masseur-kiné libéral</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>FNPS, Métric</t>
+          <t>SNDS - ARS</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
+          <t>Temps d'accès au masseur-kinésithérapeute libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>FNPS, Métric</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
+          <t>Pôles d'attraction des masseurs-kinésithérapeutes</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
+          <t>Consommation intra-communale kinés</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Masseurs-kinésithérapeutes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
+          <t>Nombre d'actes intra-communaux kiné consommés</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 2005</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
+          <t>Distance au plus proche pédicure-podologue libéral</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes dentistes</t>
+          <t>Temps d'accès au pédicure-podologue libéral le plus proche</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS, Métric</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins dentaires dans la pop</t>
+          <t>Pôles d'attraction des pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Distribution des bénéficiaires d'actes dentaires par tranche d'âge</t>
+          <t>Nombre d'actes de pédicures-podologues libéraux consommés en intra-communal</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; PEDICURES-PODOLOGUES &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentistes consommés</t>
+          <t>Part de consommation intra-communale d'actes de pédicures-podologues libéraux</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Distribution des actes dentaires par tranche d'âge de bénéficiaires</t>
+          <t>Dénombrement des professionnels et structures libéraux</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; AUTRES PROFESSIONS</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes dentaires consommés par bénéficiaire</t>
+          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires chirugiens-denstistes / bénéficiaires généralistes</t>
+          <t>Nombre de bénéficiaires pour les actes dentistes</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de prothèse dans la consommation de soins dentaires</t>
+          <t>Part des bénéficiaires de soins dentaires dans la pop</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux par tranche d'âge en activité au 31/12/NN</t>
+          <t>Distribution des bénéficiaires d'actes dentaires par tranche d'âge</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Répartition des chirurgiens dentistes libéraux par tranche d'âge</t>
+          <t>Nombre d'actes dentistes consommés</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Taux de femmes chirurgiens-dentistes libérales</t>
+          <t>Distribution des actes dentaires par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Densité de chirurgiens-dentistes libéraux pour 10 000 habitants</t>
+          <t>Nombre moyen d'actes dentaires consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ecart d'effectifs de chirurgiens-dentistes libéraux sur 5 ans</t>
+          <t>Ratio bénéficiaires chirugiens-denstistes / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
+          <t>Part des actes de prothèse dans la consommation de soins dentaires</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
-[...2 lines deleted...]
-      <c r="E267" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E267" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
+          <t>Nombre de dentistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Nombre de Centre de Soins Dentaires</t>
+          <t>Répartition des chirurgiens dentistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>FINESS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires dentistes libéraux</t>
+          <t>Taux de femmes chirurgiens-dentistes libérales</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Nombre de dentistes libéraux actifs toute l'année</t>
+          <t>Densité de chirurgiens-dentistes libéraux pour 10 000 habitants</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Ecart d'effectifs de chirurgiens-dentistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
+          <t>Zonage conventionnel chirurgien-dentiste La Réunion</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier</t>
+        </is>
+      </c>
+      <c r="E273" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
+          <t>Accessibilité Potentielle Localisée - Chirurgiens-Dentistes de 65 ans et moins</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
+          <t>Nombre de Centre de Soins Dentaires</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
+          <t>Nombre de cabinets secondaires dentistes libéraux</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
+          <t>Nombre de dentistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
+          <t>Nombre total d'actes produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche chirurgien-dentiste libéral</t>
+          <t>Nombre moyen d'actes par chirurgien-dentiste libéral actif</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
+          <t>Nombre d'actes SPR produits par les chirurgiens-dentistes libéraux actifs</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des chirurgiens-dentistes</t>
+          <t>Part de l'activité SPR des Chir-Dentistes libéraux (en nombre d'actes)</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale dentistes</t>
+          <t>Nombre d'actes dentaires réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux dentistes consommés</t>
+          <t>Part des actes dentaires (en nbre hors consult.) réalisés par les CDS dans l'activité (lib. + CDS)</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Population totale par tranche d'âge</t>
+          <t>Part des actes SPR réalisés (en termes de nombre) par les centres de santé dentaires ou polyvalents</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par tranche d'âge</t>
+          <t>Distance au plus proche chirurgien-dentiste libéral</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires pour les actes d'orthophonie</t>
+          <t>Temps d'accès au chirurgien-dentiste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins d'orthophonie dans la pop</t>
+          <t>Pôles d'attraction des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes d'orthophonie par tranche d'âge</t>
+          <t>Consommation intra-communale dentistes</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>1er recours &gt; Chirurgiens-dentistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes orthophonistes consommés</t>
+          <t>Nombre d'actes intra-communaux dentistes consommés</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes d'orthophonie par tranche d'âge de bénéficiaires</t>
+          <t>Population totale par tranche d'âge</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes d'orthophonie par bénéficiaire</t>
+          <t>Part de la population par tranche d'âge</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Ratio bénéficiaires orthophonistes / bénéficiaires généralistes</t>
+          <t>Nombre de bénéficiaires pour les actes d'orthophonie</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles élémentaires</t>
+          <t>Part des bénéficiaires de soins d'orthophonie dans la pop</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
+          <t>Répartition des bénéficiaires d'actes d'orthophonie par tranche d'âge</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Part des femmes orthophonistes libérales</t>
+          <t>Nombre d'actes orthophonistes consommés</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Densité des orthophonistes libéraux pour 100 000 hab.</t>
+          <t>Répartition des actes d'orthophonie par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre d'orthophonistes libéraux sur 5 ans</t>
+          <t>Nombre moyen d'actes d'orthophonie par bénéficiaire</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Consommation de soins libéraux</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
+          <t>Ratio bénéficiaires orthophonistes / bénéficiaires généralistes</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'Unités Neuro-Vasculaires</t>
+          <t>Nombre d'écoles maternelles</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Nombre de neurologues libéraux au 31/12/NN</t>
+          <t>Nombre d'écoles élémentaires</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
+          <t>Autres professions &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes salariés</t>
+          <t>Nombre de collèges</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>ADELI au 01/01/N+1</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Commune du professionnel de santé libéral le plus proche</t>
+          <t>Nombre d'orthophonistes libéraux par tranche d'âge en activité au 31/12/NN</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche professionnel de santé libéral</t>
+          <t>Répartition des orthophonistes libéraux par tranche d'âge</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès aux professionnels libéraux en minutes</t>
+          <t>Part des femmes orthophonistes libérales</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
+          <t>Densité des orthophonistes libéraux pour 100 000 hab.</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>FNPS - INSEE</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Dénombrement des professionnels et structures libéraux</t>
+          <t>Evolution du nombre d'orthophonistes libéraux sur 5 ans</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
+          <t>Nombre de cabinets secondaires orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
+          <t>Nombre d'Unités Neuro-Vasculaires</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Orthophonistes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
+          <t>Nombre d'orthophonistes salariés</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>ADELI au 01/01/N+1</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Nombre de TMO produits pas orthophonistes libéraux</t>
+          <t>Commune du professionnel de santé libéral le plus proche</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - NSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
+          <t>Autres professions &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
+          <t>Distance à la structure la plus proche</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
+          <t>Nombre d'orthophonistes libéraux actifs toute l'année</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
+          <t>Nombre total d'actes produits par les orthophonistes libéraux actifs</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
+          <t>Coefficient total (AMO+TMO) produits par les orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
+          <t>Nombre de TMO produits pas orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
+          <t>Nombre moyen d'actes (AMO+TMO) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Coefficients AMO produits par des centres de santé</t>
+          <t>Activité moyenne (coef) par orthophoniste libéral actif</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Part des télésoins dans l'activité (en nbr d'actes)</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
+          <t>Part des télésoins dans l'activité (en somme des coefficients)</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
+          <t>Part des indemnités de déplacements dans les honoraires des orthophonistes libéraux</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Distance au plus proche orthophoniste libéral</t>
+          <t>Nombre d'actes d'orthophonie réalisés par des centres de santé</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>FNPS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
+          <t>Coefficients AMO produits par des centres de santé</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des orthophonistes</t>
+          <t>Part des actes AMO orthoph. réalisés (en termes de nbre) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Orthophonistes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale orthophonistes</t>
+          <t>Part des actes AMO orthoph. réalisés (en termes de coefficients) par les centres de santé dans l'activité totale (libérale + CDS)</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
+          <t>Autres professions &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux orthophonistes consommés</t>
+          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de la C2S</t>
+          <t>Distance au plus proche orthophoniste libéral</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - ARS</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires en ALD dans la population</t>
+          <t>Temps d'accès à l'orthophoniste libéral le plus proche en minutes</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie 2022</t>
+          <t>Pôles d'attraction des orthophonistes</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, bassin de vie</t>
-[...2 lines deleted...]
-      <c r="E328" s="1"/>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E328" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
+          <t>Consommation intra-communale orthophonistes</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>IRDES/EHESP</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
-[...2 lines deleted...]
-      <c r="E329" s="1"/>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E329" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Orthophonistes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Territoire de vie-santé</t>
+          <t>Nombre d'actes intra-communaux orthophonistes consommés</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>Insee</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, territoire de vie-santé</t>
-[...2 lines deleted...]
-      <c r="E330" s="1"/>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E330" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
+          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E331" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E331" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>Autres professions &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
+          <t>Part des bénéficiaires en ALD dans la population</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>CGET, arrêtés établis entre 1995 et 2018</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des chirurgiens-dentistes</t>
+          <t>Bassins de vie 2022</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>grand quartier, commune et arrondissement, commune, bassin de vie</t>
         </is>
       </c>
       <c r="E333" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des orthophonistes</t>
+          <t>Typologie communale de l'accessibilité aux soins de premier recours en France</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>IRDES/EHESP</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E334" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
+          <t>Zonage France Ruralité Revitalisation (FRR)</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>DGCL - arrêtés du 01/07/2024 et 10/07/2025</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E335" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de soins de sages-femmes dans la population féminine</t>
+          <t>Départements</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, département</t>
+        </is>
+      </c>
+      <c r="E336" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
+          <t>Régions</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E337" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
+          <t>Territoire de vie-santé</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Insee</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, territoire de vie-santé</t>
+        </is>
+      </c>
+      <c r="E338" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
+          <t>Zones d'emploi 2010</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>COG</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>grand quartier, commune et arrondissement, commune, zone d'emploi</t>
+        </is>
+      </c>
+      <c r="E339" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
+          <t>Classement des communes en zone de revitalisation rurale - ZRR</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>CGET, arrêtés établis entre 1995 et 2018</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2018</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
+          <t>Autres professions &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
+          <t>Zonage conventionnel des sages-femmes</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E341" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations de sages-femmes consommées</t>
+          <t>Part des bénéficiaires de soins de sages-femmes dans la population féminine</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Répartition des bénéficiaires d'actes de sages-femmes par tranche d'âge</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
+          <t>Nombre d'actes de sages-femmes consommés par tranche d'âge de bénéficiaires</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
+          <t>Répartition des actes des sages-femmes par tranche d'âge des bénéficiaires</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites de sages-femmes consommées</t>
+          <t>Nombre moyen d'actes de sages-femmes consommés par bénéficiaire</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
+          <t>Nombre de bénéficiaires d'au moins une consultation de sages-femmes</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires d'actes de sages-femmes (SF)</t>
+          <t>Part de bénéficiaires de consultations de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires d'actes de sages-femmes (SF)</t>
+          <t>Nombre de consultations de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Nombre total d'actes de sages-femmes consommés (SF)</t>
+          <t>Part des consultations de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire (SF)</t>
+          <t>Nombre de bénéficiaires de visites de sages-femmes</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
+          <t>Part de bénéficiaires de visites de sages-femmes parmi les bénéficiaires d'actes de sages-femmes</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Nombre de naissances domiciliées</t>
+          <t>Nombre de visites de sages-femmes consommées</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
+          <t>Part des visites de sages-femmes consommées par les bénéficiaires du territoire</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
+          <t>Nombre de bénéficiaires d'actes de sages-femmes (SF)</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Part de femmes sages-femmes libérales</t>
+          <t>Part des bénéficiaires d'actes de sages-femmes (SF)</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
+          <t>Nombre total d'actes de sages-femmes consommés (SF)</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
+          <t>Part des actes de sages-femmes consommés par les bénéficiaires du territoire (SF)</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
+          <t>Nombre d'actes techniques (CCAM) consommés par spécialité de l'exécutant</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>DREES - IRDES</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>2023, 2022, 2021</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
+          <t>1er recours &gt; Sages-femmes &gt; Consommation de soins libérale</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
+          <t>Nombre de naissances domiciliées</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS)</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
+          <t>Nombre de sages-femmes libérales par tranche d'âge en activité au 31/12/AA</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
+          <t>Répartition des sages-femmes libérales par tranche d'âge</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pédiatres libéraux au 31/12/AA</t>
+          <t>Part de femmes sages-femmes libérales</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
+          <t>Densité de sages-femmes libérales pour 10 000 femmes</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS) &amp; INSEE</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
+          <t>Evolution du nombre de sages-femmes libérales sur 5 ans</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Nombre de sages-femmes libérales actives toute l'année</t>
+          <t>Accessibilité Potentielle Localisée - Sages-femmes</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>DREES - IRDES</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2023, 2022, 2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
+          <t>Nbre de cabinets secondaires sages-femmes libérales</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Activité moyenne par sage-femme libérale</t>
+          <t>Nombre de gynécologues obstétriciens libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Nombre de consultations produites par les sages-femmes libérales</t>
+          <t>Nombre de médecins généralistes libéraux au 31/12/AA</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS (FNPS)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre de sages-femmes libérales qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
+          <t>1er recours &gt; Sages-femmes &gt; Offre de soins</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de consultations par sage-femme libérale</t>
+          <t>Nombre de professionnels libéraux (MG, Gynéco-obst, SF, radiologue) qui réalisent des échographies</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Nombre de visites produites par les sages-femmes libérales</t>
+          <t>Nombre de sages-femmes libérales actives toute l'année</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
+          <t>Nombre d'actes de soins sages-femmes libérales produits</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen de visites par sage-femme libérale</t>
+          <t>Activité moyenne par sage-femme libérale</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre de consultations produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
+          <t>Part des consultations dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
+          <t>Nombre moyen de consultations par sage-femme libérale</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
+          <t>Nombre de visites produites par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
+          <t>Part des visites de sages-femmes libérales dans l'activité totale</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
+          <t>Nombre moyen de visites par sage-femme libérale</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
+          <t>Nombre d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
+          <t>Parts des actes SF dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Nombre moyen d'échographies par sage-femme libérale</t>
+          <t>Nombre moyen d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Part des sages-femmes libérales réalisant des échographies</t>
+          <t>Coefficient total d'actes SF produits par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
+          <t>Moyenne des coefficients d'actes SF par sage-femme libérale</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'échographies réalisées par des centres de santé</t>
+          <t>Nombre de préparations à l'accouchement de sages-femmes libérales</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Distance à la plus proche sage-femme libérale</t>
+          <t>Part des préparations à l'accouchement dans l'activité totale des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
+          <t>Nombre d'échographies réalisées par les sages-femmes libérales</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Pôles d'attraction des sages-femmes</t>
+          <t>Nombre moyen d'échographies par sage-femme libérale</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Consommation intra-communale sages-femmes</t>
+          <t>Part des sages-femmes libérales réalisant des échographies</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
+          <t>Part des indemnités de déplacements (IF+IK) dans les honoraires des sages-femmes libérales</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>SNDS hors SLM</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Activité libérale + centres de santé</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Nombre de pharmacies au 31/12</t>
+          <t>Nombre d'échographies réalisées par des centres de santé</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Densité des pharmacies pour 10 000 habitants.</t>
+          <t>Distance à la plus proche sage-femme libérale</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - ARS</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Evolution du nombre de pharmacies sur 5 ans</t>
+          <t>Temps d'accès à la sage-femme libérale la plus proche en minutes</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>SNDS (FNPS) &amp; Insee Distancier Métric - Calculs ARS</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Distance à la pharmacie la plus proche</t>
+          <t>Pôles d'attraction des sages-femmes</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>SNDS - METRIC OSRM</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Temps d'accès à la pharmacie la plus proche</t>
+          <t>Consommation intra-communale sages-femmes</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>SNDS - METRIC OSRM</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; PHARMACIES</t>
+          <t>1er recours &gt; Sages-femmes &gt; Accès aux soins libéraux</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéfiaires de pharmacie</t>
+          <t>Nombre d'actes intra-communaux sages-femmes consommés</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>SNDS hors SLM</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
+          <t>Densité des pharmacies pour 10 000 habitants.</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>SNDS - INSEE</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Part de la population par CSP</t>
+          <t>Territoires au sein desquels l'accès au médicament pour la population n'est pas assuré de manière satisfaisante</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>ARS</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...6 lines deleted...]
-      </c>
+          <t>commune et arrondissement, commune</t>
+        </is>
+      </c>
+      <c r="E400" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Population féminine</t>
+          <t>Evolution du nombre de pharmacies sur 5 ans</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>INSEE</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Nombre d'écoles maternelles</t>
+          <t>Distance à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Nombre de collèges</t>
+          <t>Temps d'accès à la pharmacie la plus proche</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>SNDS - METRIC OSRM</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
+          <t>1er recours &gt; PHARMACIES</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
+          <t>Nombre total de bénéfiaires de pharmacie</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>2021-2022, 2020-2021, 2019-2020</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Distance à la structure la plus proche</t>
+          <t>Nombre d'habitants par Catégorie socio-professionnelle</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Nombre de spécialistes libéraux par classe d'âge (Cabinet principal)</t>
+          <t>Part de la population par CSP</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>FNPS</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Population INSEE</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Densité des PS libéraux (en cabinet principal) pour 100 000 habitants (ou femmes de plus de 15 ans pour la gynécologie ou enfants de moins de 15 ans pour la pédiatrie)</t>
+          <t>Population féminine</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>FNPS - INSEE</t>
+          <t>INSEE</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
+          <t>2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2006, 1999</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Equipements scolaires</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de spécialistes</t>
+          <t>Nombre de lycées (général, technologique et/ou professionnel)</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>Ministère de l'Education Nationale et de la Jeunesse, DEPP</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune, canton-ville, EPCI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2021-2022, 2020-2021, 2019-2020</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
+          <t>Distance au plus proche professionnel de santé libéral</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes de biologie</t>
+          <t>Temps d'accès aux professionnels libéraux en minutes</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
+          <t>Temps d'accès à la structure sanitaire ou médico-sociale la plus proche</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FINESS - SAE - ARS - INSEE-Distancier METRIC / Calculs ARS</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+          <t>commune et arrondissement</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
+          <t>Nombre de spécialistes libéraux par classe d'âge (Cabinet principal)</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
+          <t>1er recours &gt; Contexte &gt; Accès aux autres soins</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
+          <t>Evolution des professionnels libéraux en cabinet principal sur 5 ans</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>SNDS</t>
+          <t>FNPS</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+          <t>2025, 2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Nombre de bénéficiaires en ALD</t>
+          <t>Part de bénéficiaires d'actes de spécialistes par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>SNDS</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Part des bénéficiaires de la Complémentaire Santé Solidaire dans la population</t>
+          <t>Nombre total de bénéficiaires d'actes de biologie</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>SNDS - INSEE</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>2024, 2023</t>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Régions</t>
+          <t>Part de bénéficiaires d'actes de biologie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
-[...2 lines deleted...]
-      <c r="E416" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E416" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Départements</t>
+          <t>Part de bénéficiaires de pharmacie par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, arrondissement départemental, département</t>
-[...2 lines deleted...]
-      <c r="E417" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E417" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Bassins de vie / Cantons-villes</t>
+          <t>Nombre total de bénéficiaires d'actes ODF (Orthodontie faciale)</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>Insee, Ministère</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, bassin de vie / canton-ville</t>
-[...2 lines deleted...]
-      <c r="E418" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E418" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Contexte &gt; Consommation d'autres soins</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel MG La Réunion</t>
+          <t>Part de bénéficiaires d'actes d'orthodontie faciale par rapport au nombre d'habitants</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>grand quartier</t>
-[...2 lines deleted...]
-      <c r="E419" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E419" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des infirmiers</t>
+          <t>Nombre de bénéficiaires en ALD</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E420" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023, 2022, 2021, 2020, 2019, 2018, 2017, 2016, 2015, 2014, 2013, 2012, 2011, 2010, 2009, 2008, 2007, 2004</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+          <t>1er recours &gt; Contexte &gt; ALD et C2S</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des masseurs-kinésithérapeutes</t>
+          <t>Nombre de bénéficiaires de la C2S</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>SNDS</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
-[...2 lines deleted...]
-      <c r="E421" s="1"/>
+          <t>commune et arrondissement, commune, canton-ville, EPCI, code géographique PMSI, territoire de vie-santé, bassin de vie / canton-ville, bassin de vie, zone d'emploi, arrondissement départemental, collectivité à compétence départementale, territoire de démocratie sanitaire, département, région</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>2024, 2023</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Zonage conventionnel des sages-femmes</t>
+          <t>Bassins de vie / Cantons-villes</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>CNAMTS - ARS</t>
+          <t>Insee, Ministère</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>commune et arrondissement, commune</t>
+          <t>grand quartier, commune et arrondissement, bassin de vie / canton-ville</t>
         </is>
       </c>
       <c r="E422" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Communes et arrondissements</t>
+          <t>Zonage conventionnel des chirurgiens-dentistes</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E423" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Cantons</t>
+          <t>Zonage conventionnel des orthophonistes</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>COG</t>
+          <t>CNAMTS - ARS</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, canton-ville</t>
+          <t>commune et arrondissement, commune</t>
         </is>
       </c>
       <c r="E424" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Communautés de communes (EPCI)</t>
+          <t>Communes et arrondissements</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, EPCI</t>
+          <t>grand quartier, commune et arrondissement</t>
         </is>
       </c>
       <c r="E425" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Zones d'emploi 2010</t>
+          <t>Cantons</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>COG</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>grand quartier, commune et arrondissement, commune, zone d'emploi</t>
+          <t>grand quartier, commune et arrondissement, commune, canton-ville</t>
         </is>
       </c>
       <c r="E426" s="1"/>
     </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>1er recours &gt; Contexte &gt; Zonages administratifs et d'étude</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Communautés de communes (EPCI)</t>
+        </is>
+      </c>
+      <c r="C427" s="1" t="inlineStr">
+        <is>
+          <t>COG</t>
+        </is>
+      </c>
+      <c r="D427" s="1" t="inlineStr">
+        <is>
+          <t>grand quartier, commune et arrondissement, commune, EPCI</t>
+        </is>
+      </c>
+      <c r="E427" s="1"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A4:E426"/>
+  <autoFilter ref="A4:E427"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>